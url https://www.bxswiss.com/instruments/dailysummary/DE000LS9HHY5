--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd60f2145b9e465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ddbd3d49df481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab0565ef162475d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2969daee2cb64fcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8d9e1a81f54e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab0565ef162475d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ffbbf671d44735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2969daee2cb64fcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>686,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>678,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>683,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>675,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>679,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>671,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>