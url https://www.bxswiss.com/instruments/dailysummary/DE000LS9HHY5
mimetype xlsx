--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04ddbd3d49df481a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e280455fba04e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2969daee2cb64fcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181ec1dc18a041f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0ffbbf671d44735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2969daee2cb64fcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa32d51c6434537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181ec1dc18a041f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>638,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>628,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>632,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>611,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>