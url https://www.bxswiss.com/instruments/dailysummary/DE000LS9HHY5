--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e280455fba04e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce10ffbd724b47c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R181ec1dc18a041f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75bb5235e44640c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fa32d51c6434537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R181ec1dc18a041f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re53a24df63d04417" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75bb5235e44640c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>600,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>565,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>