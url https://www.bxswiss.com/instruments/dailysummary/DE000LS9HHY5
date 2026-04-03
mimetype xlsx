--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4041fc128aa448b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318be7baa1bc4f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf6a85c6fba1439f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebbf013eef04388"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd91e03172f224452" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf6a85c6fba1439f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15b467bebae48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebbf013eef04388" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>861,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>833,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>869,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>