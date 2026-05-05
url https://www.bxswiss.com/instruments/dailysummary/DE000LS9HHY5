--- v6 (2026-04-03)
+++ v7 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R318be7baa1bc4f89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23be31c51e6740d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ebbf013eef04388"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1f50e83f324d75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc15b467bebae48b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ebbf013eef04388" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32e1f3eae9f41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1f50e83f324d75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...613 lines deleted...]
-          <x:t>875,216</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>890,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>