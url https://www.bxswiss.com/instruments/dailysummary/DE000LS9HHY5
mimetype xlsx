--- v7 (2026-05-05)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23be31c51e6740d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799088a4746449a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff1f50e83f324d75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247bf5518ec44250"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf32e1f3eae9f41a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff1f50e83f324d75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c51a5ea9eec442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247bf5518ec44250" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>801,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>789,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>794,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>731,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>745,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>900,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>860,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>771,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>