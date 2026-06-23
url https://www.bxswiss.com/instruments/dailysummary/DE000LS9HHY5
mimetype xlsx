--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799088a4746449a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5928f5e27045cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R247bf5518ec44250"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751bb627d8334d74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c51a5ea9eec442e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R247bf5518ec44250" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc352fd48994a41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751bb627d8334d74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>854,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>877,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>851,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>864,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>771,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>773,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>753,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>756,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>756,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>751,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>758,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>787,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>775,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>757,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>762,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>793,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>749,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>767,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>769,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>747,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>761,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>759,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>789,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>763,924</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>