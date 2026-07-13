--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b5928f5e27045cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988e889883874948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751bb627d8334d74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb7f55ad10a44ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc352fd48994a41b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751bb627d8334d74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2882730caa344b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb7f55ad10a44ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>760,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>795,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>759,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>788,863</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>786,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>789,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>742,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>763,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>743,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>750,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>