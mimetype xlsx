--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R988e889883874948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3950d1f358492a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cb7f55ad10a44ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56658b36d7a4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2882730caa344b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cb7f55ad10a44ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0716e80081b74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56658b36d7a4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...306 lines deleted...]
-          <x:t>616,228</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>677,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>601,994</x:t>
-[...269 lines deleted...]
-          <x:t>620,930</x:t>
+          <x:t>601,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>674,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>