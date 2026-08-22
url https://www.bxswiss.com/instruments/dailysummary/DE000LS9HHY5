--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3950d1f358492a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd60f2145b9e465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56658b36d7a4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reab0565ef162475d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0716e80081b74893" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56658b36d7a4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc8d9e1a81f54e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reab0565ef162475d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Div stark,intakte Story D Akt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHY5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>618,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>624,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>684,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>692,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>668,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>674,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>712,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>710,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>702,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>714,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>672,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>686,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>713,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>722,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>703,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>716,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>723,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>698,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>699,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>696,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>697,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>678,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>683,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>679,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>