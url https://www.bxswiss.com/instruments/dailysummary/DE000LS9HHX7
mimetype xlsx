--- v12 (2026-08-22)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a44357d2d594276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74ab51231694833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd41cd5a8555481a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9105be2a37ef4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea14c4d372c64fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd41cd5a8555481a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e90b37350714d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9105be2a37ef4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>491,034</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>