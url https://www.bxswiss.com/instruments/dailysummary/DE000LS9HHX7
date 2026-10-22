--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74ab51231694833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06d17489dafc4c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9105be2a37ef4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6290ccf689f14ff1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e90b37350714d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9105be2a37ef4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4448b090ab404f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6290ccf689f14ff1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>527,228</x:t>
-[...252 lines deleted...]
-          <x:t>511,288</x:t>
+          <x:t>513,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>