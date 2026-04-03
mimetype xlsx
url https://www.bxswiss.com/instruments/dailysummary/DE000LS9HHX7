--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d7081edf9404dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791cca89e8be4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cdf8890ea654ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e1c92f5b049a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R550b8f94e5d445f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cdf8890ea654ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd5ac8348e943ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e1c92f5b049a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>467,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>