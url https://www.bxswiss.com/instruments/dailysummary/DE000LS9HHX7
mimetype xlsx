--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R791cca89e8be4b1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2167bf56ad403b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf9e1c92f5b049a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6c76f1fe2d4bfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbd5ac8348e943ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf9e1c92f5b049a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e989a1ee304565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6c76f1fe2d4bfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>457,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>