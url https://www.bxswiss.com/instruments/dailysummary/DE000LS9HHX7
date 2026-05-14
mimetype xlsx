--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c2167bf56ad403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a86cd19c3114e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe6c76f1fe2d4bfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1a1de3ef7c4d3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85e989a1ee304565" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe6c76f1fe2d4bfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf440ab4c99af41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1a1de3ef7c4d3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>444,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>474,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>