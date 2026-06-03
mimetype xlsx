--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a86cd19c3114e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58b2084b3af4d2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b1a1de3ef7c4d3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a49e3a468744e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf440ab4c99af41e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b1a1de3ef7c4d3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96abcd63061740d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a49e3a468744e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>528,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>540,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>