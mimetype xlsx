--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58b2084b3af4d2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1679b82e65cc480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a49e3a468744e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f918e6e38d4b53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96abcd63061740d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a49e3a468744e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb48adbda8646a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f918e6e38d4b53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,142</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>