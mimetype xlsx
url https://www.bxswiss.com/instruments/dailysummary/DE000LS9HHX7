--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1679b82e65cc480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c6eb82c8ff4447" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9f918e6e38d4b53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302dbd852c384b97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb48adbda8646a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9f918e6e38d4b53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4393a9fe187e482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302dbd852c384b97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>532,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>511,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>