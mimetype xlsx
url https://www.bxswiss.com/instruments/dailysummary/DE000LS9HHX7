--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c6eb82c8ff4447" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688cd683e22b49f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R302dbd852c384b97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad529e5de7a4e55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4393a9fe187e482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R302dbd852c384b97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd912867ef24440a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad529e5de7a4e55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>527,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>530,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>