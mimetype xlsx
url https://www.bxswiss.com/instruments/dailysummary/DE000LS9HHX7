--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R688cd683e22b49f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a44357d2d594276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad529e5de7a4e55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd41cd5a8555481a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd912867ef24440a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad529e5de7a4e55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea14c4d372c64fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd41cd5a8555481a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Werte Handel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>