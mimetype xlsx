--- v9 (2026-09-08)
+++ v10 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3009e4d26f9942be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53622b417ab4702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d693f094464770"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86925efa017b49e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref29db4d58a4488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d693f094464770" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ce9e1a86b14d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86925efa017b49e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>373,712</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>