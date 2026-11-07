--- v10 (2026-10-17)
+++ v11 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53622b417ab4702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd533e08504c4a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86925efa017b49e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfc3cfeb242d446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4ce9e1a86b14d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86925efa017b49e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7528b2f8b8481c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfc3cfeb242d446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>389,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>