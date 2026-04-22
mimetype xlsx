--- v2 (2026-03-14)
+++ v3 (2026-04-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22799477954464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d76e510e8934d77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f636d87891427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221c756737634c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6698d9e6fba04b72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f636d87891427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0f1afed8b842c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221c756737634c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>329,402</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>