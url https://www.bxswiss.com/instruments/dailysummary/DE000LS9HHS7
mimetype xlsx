--- v3 (2026-04-22)
+++ v4 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d76e510e8934d77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921ca44552df4f69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R221c756737634c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9bb8dda3c1474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a0f1afed8b842c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R221c756737634c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693c215310134a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9bb8dda3c1474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>351,852</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>