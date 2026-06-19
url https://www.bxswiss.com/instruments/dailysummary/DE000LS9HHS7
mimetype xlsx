--- v4 (2026-05-30)
+++ v5 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R921ca44552df4f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c16cbe8a714cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9bb8dda3c1474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0c4635cf1c4aa9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693c215310134a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9bb8dda3c1474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fef0254761c4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0c4635cf1c4aa9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>385,243</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>384,728</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>374,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,735</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>