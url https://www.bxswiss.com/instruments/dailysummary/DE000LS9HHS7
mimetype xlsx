--- v5 (2026-06-19)
+++ v6 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c16cbe8a714cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3eb27077344b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf0c4635cf1c4aa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfd0d7d1e054c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fef0254761c4ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf0c4635cf1c4aa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4fe0d06ff74a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfd0d7d1e054c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>378,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>