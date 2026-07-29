--- v6 (2026-07-09)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a3eb27077344b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53311dd348ac4075" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbfd0d7d1e054c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8bf4ce0ee848ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4fe0d06ff74a2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbfd0d7d1e054c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d3593bb80b42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8bf4ce0ee848ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>