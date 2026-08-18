--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53311dd348ac4075" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d17d01904bb464f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8bf4ce0ee848ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462098fbd0e84498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2d3593bb80b42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8bf4ce0ee848ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fcdc57fcdb40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462098fbd0e84498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>