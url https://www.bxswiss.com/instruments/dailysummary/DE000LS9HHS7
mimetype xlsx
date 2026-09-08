--- v8 (2026-08-18)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d17d01904bb464f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3009e4d26f9942be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R462098fbd0e84498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9d693f094464770"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fcdc57fcdb40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R462098fbd0e84498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref29db4d58a4488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9d693f094464770" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte im Fokus</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>