--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62590758e7f74b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b62a9a5fa7b46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8607a476379840cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72e915130cd418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15edc34eb22046d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8607a476379840cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f41e9f598914186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72e915130cd418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>