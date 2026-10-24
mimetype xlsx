--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b62a9a5fa7b46a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f0f00041cdf4cb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb72e915130cd418f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bf3f5b069a4477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f41e9f598914186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb72e915130cd418f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8f5c48eb6d460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bf3f5b069a4477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>