--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84364acfa284c5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a938d078ee44a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b3ec2427d1c4ff3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2a199f01644b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bdb1f1719d4799" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b3ec2427d1c4ff3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fadc2cc1db4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2a199f01644b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>249,778</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>