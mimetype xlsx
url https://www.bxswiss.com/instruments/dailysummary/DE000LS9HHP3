--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a938d078ee44a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0ac0e8875045c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f2a199f01644b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde36af13bf944739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fadc2cc1db4616" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f2a199f01644b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb7cd1530db47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde36af13bf944739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,312 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>