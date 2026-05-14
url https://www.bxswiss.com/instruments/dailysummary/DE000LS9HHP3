--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b0ac0e8875045c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a15a54da41748a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde36af13bf944739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ea9a632cdb4f26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb7cd1530db47dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde36af13bf944739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da0f65775e24105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ea9a632cdb4f26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,141 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,814</x:t>
         </x:is>
       </x:c>
@@ -430,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>