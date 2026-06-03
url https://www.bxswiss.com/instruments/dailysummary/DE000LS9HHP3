--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a15a54da41748a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba43ce3cc0bc4dc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8ea9a632cdb4f26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701287332c348c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da0f65775e24105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8ea9a632cdb4f26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2217fbede69470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701287332c348c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,234</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>