--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba43ce3cc0bc4dc0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90df878e0df64e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2701287332c348c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bab7b3c9a0c4924"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2217fbede69470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2701287332c348c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabe72f9005a48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bab7b3c9a0c4924" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>