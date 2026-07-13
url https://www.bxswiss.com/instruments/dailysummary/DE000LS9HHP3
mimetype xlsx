--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90df878e0df64e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4799c06c6fba40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bab7b3c9a0c4924"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5024257f3ea54dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabe72f9005a48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bab7b3c9a0c4924" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ee31a746d34d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5024257f3ea54dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,834</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>