--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4799c06c6fba40c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ec1055608145c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5024257f3ea54dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re065b080ff4e4a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ee31a746d34d86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5024257f3ea54dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f32cc996ee40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re065b080ff4e4a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>