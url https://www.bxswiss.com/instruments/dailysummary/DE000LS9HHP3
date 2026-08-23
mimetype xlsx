--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27ec1055608145c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a799062cf2484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re065b080ff4e4a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877961ef85ad431e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64f32cc996ee40cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re065b080ff4e4a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca56acef89d4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877961ef85ad431e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>