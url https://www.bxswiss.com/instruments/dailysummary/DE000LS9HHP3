--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a799062cf2484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62590758e7f74b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877961ef85ad431e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8607a476379840cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ca56acef89d4618" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877961ef85ad431e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15edc34eb22046d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8607a476379840cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rakete!</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HHP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,267</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>