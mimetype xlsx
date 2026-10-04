--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848a854586034afd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd478a529a3ba4c61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d82622438ff4252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84df2d579ff948b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e85b363764d45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d82622438ff4252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e5a9949e3543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84df2d579ff948b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,386</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>