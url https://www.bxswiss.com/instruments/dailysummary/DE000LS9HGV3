--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd478a529a3ba4c61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1895a4c040b9483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84df2d579ff948b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d29666523f04b8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e5a9949e3543a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84df2d579ff948b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac25ec6306a492a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d29666523f04b8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>