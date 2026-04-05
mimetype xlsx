--- v5 (2026-03-16)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a95c1c3d6949f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821e2ad8942e4ca2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re11e4e91ff3e46cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6f2cce7f254b33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R353de0ddf34e46b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re11e4e91ff3e46cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree53e0527f6248d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6f2cce7f254b33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>