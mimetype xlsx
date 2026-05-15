--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R821e2ad8942e4ca2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9714f34aab264a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b6f2cce7f254b33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea3fa7f8b8f4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree53e0527f6248d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b6f2cce7f254b33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b87c03be1a34460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea3fa7f8b8f4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>150,371</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>