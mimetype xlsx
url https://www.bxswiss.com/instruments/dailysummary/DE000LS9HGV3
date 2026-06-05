--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9714f34aab264a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84be2414a2794f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ea3fa7f8b8f4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3230eeabc24283"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b87c03be1a34460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ea3fa7f8b8f4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8dad2d12594f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3230eeabc24283" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>