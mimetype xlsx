--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84be2414a2794f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41b7ad428d74756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e3230eeabc24283"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d097c2ce6a42a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b8dad2d12594f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e3230eeabc24283" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a17d60c780f4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d097c2ce6a42a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>