--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41b7ad428d74756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6b5ad0d18c4386" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13d097c2ce6a42a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b54e755539e4d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a17d60c780f4110" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13d097c2ce6a42a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9405869fe44cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b54e755539e4d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>