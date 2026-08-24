--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6b5ad0d18c4386" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfb7740d0c44f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b54e755539e4d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5134c63c8c4d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec9405869fe44cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b54e755539e4d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367a92b3ced342e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5134c63c8c4d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>178,673</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>