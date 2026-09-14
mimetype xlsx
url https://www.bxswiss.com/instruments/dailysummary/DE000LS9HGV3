--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bfb7740d0c44f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R848a854586034afd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f5134c63c8c4d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d82622438ff4252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R367a92b3ced342e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f5134c63c8c4d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e85b363764d45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d82622438ff4252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>AMB - Global Value Pearls</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGV3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>179,728</x:t>
-[...576 lines deleted...]
-          <x:t>181,057</x:t>
+          <x:t>181,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>