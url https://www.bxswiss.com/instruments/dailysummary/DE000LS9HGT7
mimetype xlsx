--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4029de226f3440d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fc3e9fa2ec42dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20043a47a5db4c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9bfb0b299e4559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af5777afb794249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20043a47a5db4c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139402dd0add4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9bfb0b299e4559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>