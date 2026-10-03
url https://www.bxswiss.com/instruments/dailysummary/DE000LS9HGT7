--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94fc3e9fa2ec42dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e282e73ce6440c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c9bfb0b299e4559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a13838331074067"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139402dd0add4642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c9bfb0b299e4559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8edc2774344483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a13838331074067" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>