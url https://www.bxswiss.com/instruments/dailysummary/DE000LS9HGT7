--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e282e73ce6440c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb86a0924e0d6498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a13838331074067"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39cc2766ab3e4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce8edc2774344483" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a13838331074067" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82ee86829fa445ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39cc2766ab3e4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>