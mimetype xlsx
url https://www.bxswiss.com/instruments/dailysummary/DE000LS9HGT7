--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1552b0c01304768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e25e2835dcc4272" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra357633ca00b4d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d42375378f8414b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e9f462f866a466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra357633ca00b4d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc52bb8932c4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d42375378f8414b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...242 lines deleted...]
-          <x:t>23.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>185,895</x:t>
-[...387 lines deleted...]
-          <x:t>180,822</x:t>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>