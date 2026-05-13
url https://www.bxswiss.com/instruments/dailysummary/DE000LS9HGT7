--- v6 (2026-04-05)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e25e2835dcc4272" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f1fea34dbd4331" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d42375378f8414b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbd1eab2124457c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc52bb8932c4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d42375378f8414b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61190ac642254e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbd1eab2124457c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>180,803</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>