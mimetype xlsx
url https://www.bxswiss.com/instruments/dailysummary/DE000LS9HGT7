--- v7 (2026-05-13)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f1fea34dbd4331" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7dfd3a79dc44cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bbd1eab2124457c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ff3befddf946d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61190ac642254e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bbd1eab2124457c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cfed5e59df4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ff3befddf946d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...559 lines deleted...]
-          <x:t>206,764</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>