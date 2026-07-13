--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b7dfd3a79dc44cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb11fc25e0eb4185" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79ff3befddf946d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7339c2c3b5af4300"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0cfed5e59df4396" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79ff3befddf946d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1e21bada7348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7339c2c3b5af4300" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>