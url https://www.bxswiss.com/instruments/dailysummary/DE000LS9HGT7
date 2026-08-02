--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb11fc25e0eb4185" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b001d3bcbc4a08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7339c2c3b5af4300"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa462ed41b042d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a1e21bada7348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7339c2c3b5af4300" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ae031639d24ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa462ed41b042d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>199,896</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>196,454</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>195,754</x:t>
-[...215 lines deleted...]
-          <x:t>201,186</x:t>
+          <x:t>194,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>