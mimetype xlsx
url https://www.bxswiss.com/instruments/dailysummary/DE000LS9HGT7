--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b001d3bcbc4a08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4029de226f3440d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafa462ed41b042d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20043a47a5db4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0ae031639d24ec2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafa462ed41b042d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7af5777afb794249" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20043a47a5db4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JLaut Stocks Only</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGT7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>