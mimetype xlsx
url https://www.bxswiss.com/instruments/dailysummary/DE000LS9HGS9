--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554193c403ea449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf528c904d02b4137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a1d03127264de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3037634d0d5642fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c002bb229aa4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a1d03127264de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea53bb751edb431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3037634d0d5642fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>60,979</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,913</x:t>
-[...598 lines deleted...]
-          <x:t>60,306</x:t>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>