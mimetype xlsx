--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf528c904d02b4137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340eab53b3cb4a72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3037634d0d5642fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba5aab429424370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea53bb751edb431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3037634d0d5642fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4adc0ec46c94835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba5aab429424370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,268</x:t>
-[...4 lines deleted...]
-          <x:t>61,148</x:t>
+          <x:t>61,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>61,230</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,238</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>61,434</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>