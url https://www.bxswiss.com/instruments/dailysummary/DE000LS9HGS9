--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R340eab53b3cb4a72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7073353d9f4041" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba5aab429424370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e696dcecbfb4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4adc0ec46c94835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba5aab429424370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fe4e3fd4844cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e696dcecbfb4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>