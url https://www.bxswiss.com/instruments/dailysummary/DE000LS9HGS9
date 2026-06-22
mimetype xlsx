--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf7073353d9f4041" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902cf1418d2e4dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e696dcecbfb4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bac79c3d49b4371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57fe4e3fd4844cc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e696dcecbfb4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9245f7be3a74330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bac79c3d49b4371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>60,985</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,980</x:t>
-[...220 lines deleted...]
-          <x:t>61,118</x:t>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>