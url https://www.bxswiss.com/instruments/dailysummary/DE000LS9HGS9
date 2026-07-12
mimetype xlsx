--- v8 (2026-06-22)
+++ v9 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902cf1418d2e4dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed13023bab44d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bac79c3d49b4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283ce27a74cb4864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9245f7be3a74330" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bac79c3d49b4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b49b8f51c66402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283ce27a74cb4864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...311 lines deleted...]
-          <x:t>61,303</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,411</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>10.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,504</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>61,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,492</x:t>
-[...178 lines deleted...]
-          <x:t>61,754</x:t>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,728</x:t>
+          <x:t>61,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,548</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>