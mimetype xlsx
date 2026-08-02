--- v9 (2026-07-12)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ed13023bab44d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dc53e7468f4006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283ce27a74cb4864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4082e4bcd67947f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b49b8f51c66402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283ce27a74cb4864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8006dbde08ea4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4082e4bcd67947f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>61,439</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,520</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>61,754</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,728</x:t>
-[...119 lines deleted...]
-          <x:t>61,416</x:t>
+          <x:t>61,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,411</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>61,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>