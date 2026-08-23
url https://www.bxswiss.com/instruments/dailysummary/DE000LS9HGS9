--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77dc53e7468f4006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7dbfb32ff5348c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4082e4bcd67947f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab986e7bd6a478f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8006dbde08ea4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4082e4bcd67947f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e90442528e4209" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab986e7bd6a478f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BlumiStocks Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,205</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>