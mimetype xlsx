--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94e5201a022472b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee8785cd080495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra625e5fcca34497a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53fbcc1f65a48e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77a3b20f0f94ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra625e5fcca34497a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17aab1020f174647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53fbcc1f65a48e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>86,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>86,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,611</x:t>
-[...43 lines deleted...]
-          <x:t>86,830</x:t>
+          <x:t>86,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,783</x:t>
-[...220 lines deleted...]
-          <x:t>86,846</x:t>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>