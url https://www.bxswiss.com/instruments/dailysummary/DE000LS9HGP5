--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee8785cd080495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547a90143cf04373" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53fbcc1f65a48e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6650dba85862459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17aab1020f174647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53fbcc1f65a48e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fec883f40d4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6650dba85862459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>86,830</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,783</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,033</x:t>
-[...242 lines deleted...]
-          <x:t>87,118</x:t>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,090</x:t>
-[...323 lines deleted...]
-          <x:t>87,805</x:t>
+          <x:t>87,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>