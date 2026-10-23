--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R547a90143cf04373" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec709e5bea96467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6650dba85862459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a3616641e74168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24fec883f40d4b87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6650dba85862459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R620a1ee494c14eb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a3616641e74168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>86,901</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,120</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>