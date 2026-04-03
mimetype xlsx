--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9c270f67414408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a29d143d238411c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red036cef9a5b4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70903254eb94b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R494f0cb51d15426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red036cef9a5b4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2096257131aa4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70903254eb94b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>84,819</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>85,034</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,387</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>85,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,005</x:t>
-[...463 lines deleted...]
-          <x:t>84,182</x:t>
+          <x:t>85,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>