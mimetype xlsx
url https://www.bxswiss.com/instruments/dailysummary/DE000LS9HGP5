--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a29d143d238411c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efcd540473b4b92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70903254eb94b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39333589882c4a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2096257131aa4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70903254eb94b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad73edc793134d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39333589882c4a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>