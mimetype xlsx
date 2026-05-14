--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0efcd540473b4b92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ed5c3f7fc843e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39333589882c4a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8242f426f3d84caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad73edc793134d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39333589882c4a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb427c263bb3a4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8242f426f3d84caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>86,282</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,210</x:t>
-[...21 lines deleted...]
-          <x:t>85,734</x:t>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,954</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>86,231</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,124</x:t>
-[...60 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,888</x:t>
-[...31 lines deleted...]
-          <x:t>85,819</x:t>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,956</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>85,471</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>85,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>85,421</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>