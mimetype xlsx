--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18ed5c3f7fc843e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a741a2aab7b4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8242f426f3d84caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb9d65a25254671"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb427c263bb3a4a5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8242f426f3d84caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9848a3c6054e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb9d65a25254671" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>85,306</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>85,598</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
-[...289 lines deleted...]
-          <x:t>85,268</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>