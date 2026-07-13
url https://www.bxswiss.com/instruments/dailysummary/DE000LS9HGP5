--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a741a2aab7b4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a33859d83c4e8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb9d65a25254671"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66789254607a44bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde9848a3c6054e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb9d65a25254671" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016b46b8fe5e421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66789254607a44bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>85,358</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>85,667</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,596</x:t>
-[...11 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>85,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>85,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,522</x:t>
-[...75 lines deleted...]
-          <x:t>86,113</x:t>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,082</x:t>
-[...26 lines deleted...]
-          <x:t>85,944</x:t>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>