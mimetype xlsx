--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a33859d83c4e8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4a1ef2f1384e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66789254607a44bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb902698d28ee4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016b46b8fe5e421b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66789254607a44bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914aaeca8ea94204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb902698d28ee4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,570</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>85,621</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,522</x:t>
-[...75 lines deleted...]
-          <x:t>86,113</x:t>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,082</x:t>
-[...75 lines deleted...]
-          <x:t>85,588</x:t>
+          <x:t>85,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,696</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>85,691</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>