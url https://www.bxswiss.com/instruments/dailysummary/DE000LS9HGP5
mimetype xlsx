--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf4a1ef2f1384e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94e5201a022472b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb902698d28ee4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra625e5fcca34497a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914aaeca8ea94204" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb902698d28ee4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77a3b20f0f94ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra625e5fcca34497a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schnäppchenjagd</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGP5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>