--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3086c929ff5a45da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c064c8396540a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4b46f3adda437b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41708432f751484e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6c9b31b9184cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4b46f3adda437b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2edcea8592524635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41708432f751484e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>