--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c064c8396540a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec1b0bdf2d54acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41708432f751484e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3569e3a7cfc14b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2edcea8592524635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41708432f751484e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24129d09ecbf4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3569e3a7cfc14b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>91,507</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,496</x:t>
-[...593 lines deleted...]
-          <x:t>90,879</x:t>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>