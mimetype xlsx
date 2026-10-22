--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ec1b0bdf2d54acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf861c12ee439471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3569e3a7cfc14b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc1f9adb6ca1423b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24129d09ecbf4047" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3569e3a7cfc14b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267027aefc8c46c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc1f9adb6ca1423b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>90,997</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,915</x:t>
-[...183 lines deleted...]
-          <x:t>91,303</x:t>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,287</x:t>
-[...188 lines deleted...]
-          <x:t>92,744</x:t>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>