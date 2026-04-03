--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb37bce47574c43bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f325520673a4700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f1998aad1b44d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra054f9d85adf45eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb512def0914d4f3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f1998aad1b44d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3c64ca6e5d410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra054f9d85adf45eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...166 lines deleted...]
-          <x:t>85,717</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,446</x:t>
-[...463 lines deleted...]
-          <x:t>84,118</x:t>
+          <x:t>85,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>