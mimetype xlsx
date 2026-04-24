--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f325520673a4700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8254707d269b4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra054f9d85adf45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e1476c3bfe4ceb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3c64ca6e5d410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra054f9d85adf45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9167a43f64439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e1476c3bfe4ceb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>