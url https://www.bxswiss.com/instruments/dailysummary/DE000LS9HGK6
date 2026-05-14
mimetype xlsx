--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8254707d269b4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cad089cdb54397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13e1476c3bfe4ceb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ae989d4f7e45bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9167a43f64439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13e1476c3bfe4ceb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8121834e298c4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ae989d4f7e45bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>