--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8cad089cdb54397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf835dd22562640cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59ae989d4f7e45bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537f722724304c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8121834e298c4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59ae989d4f7e45bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31af3caf6e69482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537f722724304c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>