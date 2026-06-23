--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf835dd22562640cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759ef3e8cbf84523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R537f722724304c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a38ebc125a54ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31af3caf6e69482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R537f722724304c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8f8d3979b246d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a38ebc125a54ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>