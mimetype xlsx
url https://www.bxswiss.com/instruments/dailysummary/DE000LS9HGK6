--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759ef3e8cbf84523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2f0365d30e4b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a38ebc125a54ca9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9e67b5d0f44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8f8d3979b246d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a38ebc125a54ca9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3eb51ef4ecf4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9e67b5d0f44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>