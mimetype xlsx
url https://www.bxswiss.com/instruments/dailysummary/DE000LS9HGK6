--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2f0365d30e4b37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8d3084b9ab4378" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9e67b5d0f44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cbab33d4684701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3eb51ef4ecf4a71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9e67b5d0f44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79152c0388964c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cbab33d4684701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>