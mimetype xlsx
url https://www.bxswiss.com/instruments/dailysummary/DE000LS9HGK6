--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8d3084b9ab4378" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3086c929ff5a45da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cbab33d4684701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4b46f3adda437b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79152c0388964c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cbab33d4684701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6c9b31b9184cbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4b46f3adda437b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealing - Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>91,925</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>90,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>