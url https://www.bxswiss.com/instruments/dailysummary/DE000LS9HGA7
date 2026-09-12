--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae7c6df8f134557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4092a919734641" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a1b9d0588242c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97ff5995f2d4ab6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda4d4b9ef614e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a1b9d0588242c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54afe39236414a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97ff5995f2d4ab6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>