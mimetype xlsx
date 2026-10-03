--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4092a919734641" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce01ef66a7074747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97ff5995f2d4ab6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3ac0602e514697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54afe39236414a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97ff5995f2d4ab6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ff86345abf40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3ac0602e514697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>