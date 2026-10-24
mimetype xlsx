--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce01ef66a7074747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9675622cfe14bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree3ac0602e514697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f873ee38f84369"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3ff86345abf40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree3ac0602e514697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf220e7bcacc84670" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f873ee38f84369" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>102,589</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,059</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>100,841</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,462</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>100,608</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>