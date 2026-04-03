--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6d82e244f3e4942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daa6ec037634e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb47edf322bb2489e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18e5bf864a94d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8784c7757fca4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb47edf322bb2489e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829b0bfc16634263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18e5bf864a94d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,307</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,808</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>