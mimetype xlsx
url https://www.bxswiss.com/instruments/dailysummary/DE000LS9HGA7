--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0daa6ec037634e94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9a7c6037c34711" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re18e5bf864a94d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd418b3d334054502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829b0bfc16634263" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re18e5bf864a94d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1656a8c6fa4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd418b3d334054502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>