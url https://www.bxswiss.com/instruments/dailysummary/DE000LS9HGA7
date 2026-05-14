--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b9a7c6037c34711" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra001ba44ca0845b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd418b3d334054502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594ba490f1c34601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1656a8c6fa4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd418b3d334054502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dbfda9cfda4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594ba490f1c34601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>