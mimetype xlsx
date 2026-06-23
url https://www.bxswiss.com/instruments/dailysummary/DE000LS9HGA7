--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra001ba44ca0845b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb170ae199e564147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R594ba490f1c34601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dba1585ae8f4732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96dbfda9cfda4fab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R594ba490f1c34601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40cc1fe2104941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dba1585ae8f4732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>110,077</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>