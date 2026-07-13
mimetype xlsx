--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb170ae199e564147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb22a75fa2048f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dba1585ae8f4732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd232a409c8447f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40cc1fe2104941ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dba1585ae8f4732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re569b8b9626640ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd232a409c8447f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,441</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>