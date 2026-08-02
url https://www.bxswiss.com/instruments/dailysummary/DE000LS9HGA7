--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb22a75fa2048f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092cf96705e14d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcd232a409c8447f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509f4d3c37344a26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re569b8b9626640ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcd232a409c8447f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra085d606a8924056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509f4d3c37344a26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,525</x:t>
-[...225 lines deleted...]
-          <x:t>106,601</x:t>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>