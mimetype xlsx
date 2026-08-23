--- v10 (2026-08-02)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R092cf96705e14d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae7c6df8f134557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509f4d3c37344a26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2a1b9d0588242c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra085d606a8924056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509f4d3c37344a26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reda4d4b9ef614e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2a1b9d0588242c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GermanAllCap - Fokus Nebenwerte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HGA7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,038</x:t>
+          <x:t>106,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,464</x:t>
-        </x:is>
-[...489 lines deleted...]
-          <x:t>106,175</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>