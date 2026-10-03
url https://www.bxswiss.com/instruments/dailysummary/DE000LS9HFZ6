--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126320b6b4174e46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14c747220f54bad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae9ec8996ac4df7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc69438b58494f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c10f98f93f41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae9ec8996ac4df7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168a09334f42428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc69438b58494f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>435,487</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>435,101</x:t>
-[...232 lines deleted...]
-          <x:t>437,595</x:t>
+          <x:t>437,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>436,902</x:t>
-[...355 lines deleted...]
-          <x:t>441,426</x:t>
+          <x:t>434,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>