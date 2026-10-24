--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14c747220f54bad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e5c0be04ae4f4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc69438b58494f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R831eb1b065cd414c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R168a09334f42428b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc69438b58494f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b2cf753e24d4250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R831eb1b065cd414c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>