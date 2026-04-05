--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf56914d7cc04706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e76a6437b8d4541" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7550409c3c24037"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f94a2159d604fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32211adf07d41da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7550409c3c24037" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf03e1a68e5f47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f94a2159d604fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,751</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>