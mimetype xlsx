--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e76a6437b8d4541" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc737d4241b1a4732" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f94a2159d604fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f46443da6240d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf03e1a68e5f47f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f94a2159d604fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261a10a6312b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f46443da6240d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,500</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>