--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc737d4241b1a4732" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1933f3dcb24868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31f46443da6240d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39db755ded114d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R261a10a6312b425b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31f46443da6240d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22891a522fc34d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39db755ded114d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>