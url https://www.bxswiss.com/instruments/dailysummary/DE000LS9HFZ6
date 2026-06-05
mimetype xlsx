--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1933f3dcb24868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7903d7ab08dd4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39db755ded114d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8d32ea24d14228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22891a522fc34d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39db755ded114d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089d00d7a7224851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8d32ea24d14228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>