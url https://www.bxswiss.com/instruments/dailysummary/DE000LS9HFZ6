--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7903d7ab08dd4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4993873aec2e46c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce8d32ea24d14228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6424cf29fc4743cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R089d00d7a7224851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce8d32ea24d14228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ee7fa45baa488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6424cf29fc4743cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,292</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>