--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4993873aec2e46c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490de128a54d4a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6424cf29fc4743cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b51c1f877244bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ee7fa45baa488b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6424cf29fc4743cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1072214ff6d4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b51c1f877244bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...360 lines deleted...]
-          <x:t>398,749</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,608</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...192 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>394,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>391,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>