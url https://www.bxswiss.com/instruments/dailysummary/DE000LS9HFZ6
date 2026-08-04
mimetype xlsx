--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R490de128a54d4a9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638c33dbef134846" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8b51c1f877244bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a8fe63d72b42c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1072214ff6d4eb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8b51c1f877244bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93e8dea5c4948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a8fe63d72b42c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>