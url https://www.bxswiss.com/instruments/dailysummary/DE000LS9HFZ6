--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R638c33dbef134846" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef1362524404ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a8fe63d72b42c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4c29a3916649ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra93e8dea5c4948bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a8fe63d72b42c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd172112e43fd4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4c29a3916649ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>