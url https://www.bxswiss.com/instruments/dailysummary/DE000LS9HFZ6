--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ef1362524404ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R126320b6b4174e46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c4c29a3916649ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ae9ec8996ac4df7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd172112e43fd4360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c4c29a3916649ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94c10f98f93f41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ae9ec8996ac4df7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Carpe diem Aktientrading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HFZ6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>436,514</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>435,466</x:t>
-[...220 lines deleted...]
-          <x:t>442,460</x:t>
+          <x:t>438,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>