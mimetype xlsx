--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78280bccfe044f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0745e5a5b8034f52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76ea12d44c448e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f23ad3efd74cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2b3e73a0cd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76ea12d44c448e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf946fab095124303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f23ad3efd74cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...355 lines deleted...]
-          <x:t>90,584</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,065</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,921</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>