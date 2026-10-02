--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0745e5a5b8034f52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071414108ab1442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5f23ad3efd74cb8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62585ae35013411e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf946fab095124303" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5f23ad3efd74cb8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb802b90c8b874ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62585ae35013411e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>