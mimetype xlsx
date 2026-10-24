--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071414108ab1442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e0b77caeff4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62585ae35013411e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1180991ced4557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb802b90c8b874ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62585ae35013411e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6291ee28e3284a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1180991ced4557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>