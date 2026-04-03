--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0b66178dd4a442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6263761937c46c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d286c9ed9354830"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5062aaf7da4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37da8eba0673400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d286c9ed9354830" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf544acc2ef474d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5062aaf7da4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,212</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,199</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>87,344</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,669</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>