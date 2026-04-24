--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6263761937c46c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287ebef333694461" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f5062aaf7da4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea6b6b98c2148c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf544acc2ef474d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f5062aaf7da4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723b8f8302c64944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea6b6b98c2148c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>