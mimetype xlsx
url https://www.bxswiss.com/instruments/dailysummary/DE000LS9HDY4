--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R287ebef333694461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8638a106dd6f4ee6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reea6b6b98c2148c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e6b94326d24e72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723b8f8302c64944" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reea6b6b98c2148c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d1060d53f746bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e6b94326d24e72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>85,941</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>87,049</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>