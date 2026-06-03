--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8638a106dd6f4ee6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f72b7bd10d4315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72e6b94326d24e72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b03bf82a9e4120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2d1060d53f746bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72e6b94326d24e72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410afb17397b437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b03bf82a9e4120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>