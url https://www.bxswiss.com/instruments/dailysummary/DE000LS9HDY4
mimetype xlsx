--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f72b7bd10d4315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21bb304b90954ad1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b03bf82a9e4120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ccff56255a4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410afb17397b437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b03bf82a9e4120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8aafd9c5d3746ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ccff56255a4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,545 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,513</x:t>
-[...139 lines deleted...]
-          <x:t>85,755</x:t>
+          <x:t>86,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,868</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>84,374</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>