--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21bb304b90954ad1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fee5a37f4f94ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2ccff56255a4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7757200a55e4a49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8aafd9c5d3746ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2ccff56255a4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f730a0b4344367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7757200a55e4a49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>