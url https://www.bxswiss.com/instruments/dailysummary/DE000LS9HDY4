--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fee5a37f4f94ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6b256fcf114560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7757200a55e4a49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd570ddc4816e4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69f730a0b4344367" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7757200a55e4a49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5728f704d8420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd570ddc4816e4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>