--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a6b256fcf114560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78280bccfe044f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd570ddc4816e4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76ea12d44c448e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b5728f704d8420f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd570ddc4816e4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde2b3e73a0cd47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76ea12d44c448e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech_Germany</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>89,552</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>90,414</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>