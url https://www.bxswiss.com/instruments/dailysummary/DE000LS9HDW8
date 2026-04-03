--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1553bccb54a47cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67a1b9d8aa54f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8467a50d57141f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e50514d7cd840d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854dbdda6fc24edc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8467a50d57141f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9d88d3ad4d4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e50514d7cd840d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>163,428</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>