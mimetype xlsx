--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb67a1b9d8aa54f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc2c9b9027f41bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e50514d7cd840d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865d5e6ebfae47d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a9d88d3ad4d4cf3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e50514d7cd840d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8af624f38d4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865d5e6ebfae47d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>