--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc2c9b9027f41bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18b8d4ce6c647fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R865d5e6ebfae47d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb976cc78d244342"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8af624f38d4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R865d5e6ebfae47d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac12ddf505c4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb976cc78d244342" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,988</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>