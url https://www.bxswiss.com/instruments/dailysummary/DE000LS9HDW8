--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb18b8d4ce6c647fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae674d592004504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb976cc78d244342"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae75f3fcbe8451a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ac12ddf505c4afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb976cc78d244342" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101e4d51e5284a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae75f3fcbe8451a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>