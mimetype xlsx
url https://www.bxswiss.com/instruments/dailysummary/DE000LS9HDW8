--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae674d592004504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24475c4771614fae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ae75f3fcbe8451a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6843b39b083483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R101e4d51e5284a5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ae75f3fcbe8451a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38673492b6d24fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6843b39b083483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>