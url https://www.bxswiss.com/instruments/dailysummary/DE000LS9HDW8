--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24475c4771614fae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46da103ad61d4903" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6843b39b083483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660eaad9714445af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38673492b6d24fcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6843b39b083483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67314cec1174506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660eaad9714445af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>