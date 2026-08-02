--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46da103ad61d4903" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2ecabc590849ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660eaad9714445af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b37eb14704426a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re67314cec1174506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660eaad9714445af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re954b87c6f4444ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b37eb14704426a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>