--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d2ecabc590849ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d7e763ac504751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b37eb14704426a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dd6fe4de664e6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re954b87c6f4444ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b37eb14704426a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad5a01c1c5e47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dd6fe4de664e6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>163,367</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>