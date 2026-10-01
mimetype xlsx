--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d7e763ac504751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1a3b88c17e4487" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2dd6fe4de664e6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3ad7f8eda646af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad5a01c1c5e47b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2dd6fe4de664e6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980b4cbf08a74243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3ad7f8eda646af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,724</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>