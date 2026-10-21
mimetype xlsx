--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a1a3b88c17e4487" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1aa096b64042f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b3ad7f8eda646af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05070d52de0b4642"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R980b4cbf08a74243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b3ad7f8eda646af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e76cd45db834cf0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05070d52de0b4642" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Jakob Fugger Special</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>175,444</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,333</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>