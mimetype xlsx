--- v10 (2026-09-15)
+++ v11 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9beb52ea444ff6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8f753dffb64c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb33cb39af14d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bddc6dcb8f84efb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00fbdf67bc14ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb33cb39af14d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radeb0a43fb3c4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bddc6dcb8f84efb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>35,592</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...285 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>36,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>