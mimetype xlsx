--- v11 (2026-10-06)
+++ v12 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree8f753dffb64c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra68ce60792444cf9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bddc6dcb8f84efb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5db21f411f4f469f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radeb0a43fb3c4d53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bddc6dcb8f84efb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6d7451c3634eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5db21f411f4f469f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,693</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>