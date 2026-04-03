--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd71cf716d1cd44d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28b5aa934b845f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd00381ec83734ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd1fa13f0e9446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0667fe7f92ce4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd00381ec83734ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123accd3706f42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd1fa13f0e9446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>35,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,069</x:t>
-[...247 lines deleted...]
-          <x:t>34,764</x:t>
+          <x:t>35,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>