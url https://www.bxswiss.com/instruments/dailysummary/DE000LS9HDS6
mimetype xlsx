--- v3 (2026-04-03)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra28b5aa934b845f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797a1c38ba5146d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bd1fa13f0e9446f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fd458826f44203"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R123accd3706f42b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bd1fa13f0e9446f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348ad99df40247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fd458826f44203" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>35,084</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,069</x:t>
-[...497 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,304</x:t>
-[...117 lines deleted...]
-          <x:t>35,400</x:t>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>