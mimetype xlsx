--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R797a1c38ba5146d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b5091553e74b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50fd458826f44203"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0174ecd0425747b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R348ad99df40247f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50fd458826f44203" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf206bbad93d4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0174ecd0425747b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>35,108</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,167</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>35,300</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>