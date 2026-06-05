--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36b5091553e74b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565caf37c75f4db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0174ecd0425747b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8175baad0d847ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf206bbad93d4d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0174ecd0425747b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd942fc05a9d344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8175baad0d847ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>