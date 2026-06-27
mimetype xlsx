--- v6 (2026-06-05)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R565caf37c75f4db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5d7303e92e4828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8175baad0d847ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2dfad4c38124c30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd942fc05a9d344b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8175baad0d847ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650eda22e9f24e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2dfad4c38124c30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>35,064</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,032</x:t>
-[...26 lines deleted...]
-          <x:t>35,100</x:t>
+          <x:t>35,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>35,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,133</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>35,180</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>