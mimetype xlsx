--- v7 (2026-06-27)
+++ v8 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec5d7303e92e4828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420f8456f3304bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2dfad4c38124c30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755186d2d7964446"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R650eda22e9f24e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2dfad4c38124c30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35cee84d5e4547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755186d2d7964446" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>35,080</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>35,202</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,176</x:t>
-[...215 lines deleted...]
-          <x:t>35,235</x:t>
+          <x:t>35,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,398</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>35,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>