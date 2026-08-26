--- v8 (2026-08-06)
+++ v9 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R420f8456f3304bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb364553d2c6948f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R755186d2d7964446"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189b2607c4eb4d46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35cee84d5e4547da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R755186d2d7964446" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159756eda98349c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189b2607c4eb4d46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,312</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>