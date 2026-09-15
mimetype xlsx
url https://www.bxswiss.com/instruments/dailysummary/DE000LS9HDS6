--- v9 (2026-08-26)
+++ v10 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb364553d2c6948f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff9beb52ea444ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R189b2607c4eb4d46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb33cb39af14d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R159756eda98349c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R189b2607c4eb4d46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb00fbdf67bc14ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb33cb39af14d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR DAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>35,454</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>35,516</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>35,547</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>35,592</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,631</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>35,579</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>