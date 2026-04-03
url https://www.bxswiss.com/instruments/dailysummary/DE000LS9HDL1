--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re27fb3d8df1942e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f917490662404e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d9067909eda47e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd36486ab9aa423c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4047223b19984e47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d9067909eda47e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71041b634c974e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd36486ab9aa423c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>191,213</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>