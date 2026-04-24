--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f917490662404e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4940d910ad45cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd36486ab9aa423c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48707b6ec8f440b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71041b634c974e5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd36486ab9aa423c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a2d7beaf3948c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48707b6ec8f440b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>185,386</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>188,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>