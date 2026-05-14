--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4940d910ad45cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ecf32acf3c4163" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd48707b6ec8f440b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb850f9ada1c9477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80a2d7beaf3948c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd48707b6ec8f440b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4bb57062fd46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb850f9ada1c9477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>