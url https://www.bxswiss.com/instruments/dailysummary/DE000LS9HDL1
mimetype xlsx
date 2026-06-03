--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52ecf32acf3c4163" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3037da78313f4ec0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb850f9ada1c9477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7b31fc6a2746a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f4bb57062fd46b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb850f9ada1c9477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74537b9ccb7c477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7b31fc6a2746a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>