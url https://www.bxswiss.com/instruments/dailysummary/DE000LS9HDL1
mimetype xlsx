--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3037da78313f4ec0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref364ab31df44092" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7b31fc6a2746a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef3862cbbad4557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74537b9ccb7c477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7b31fc6a2746a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dda14b274474dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef3862cbbad4557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,291</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>