--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref364ab31df44092" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984a0ca3679b4dc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ef3862cbbad4557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd9e25ec85d4d43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dda14b274474dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ef3862cbbad4557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc16535c6b543a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd9e25ec85d4d43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>