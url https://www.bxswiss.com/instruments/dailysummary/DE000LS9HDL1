--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R984a0ca3679b4dc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc240069fdfe94cb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd9e25ec85d4d43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92a4a9014f84e26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc16535c6b543a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd9e25ec85d4d43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref5856ee6f10461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92a4a9014f84e26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>219,380</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>