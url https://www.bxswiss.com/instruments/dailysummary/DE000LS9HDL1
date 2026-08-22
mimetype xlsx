--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc240069fdfe94cb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2669ffe254f4c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92a4a9014f84e26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15fc64fbf84c4c0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref5856ee6f10461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92a4a9014f84e26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R549fd19b0b76496b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15fc64fbf84c4c0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenorientierte Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>