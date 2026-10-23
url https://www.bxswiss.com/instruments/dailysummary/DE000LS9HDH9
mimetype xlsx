--- v11 (2026-09-13)
+++ v12 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abfd71f2cdc484c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c5e7c3ab7674133" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c20bcdfea24608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb653999c2444863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cacb4b0afc4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c20bcdfea24608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554a43bd731743c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb653999c2444863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>229,747</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>