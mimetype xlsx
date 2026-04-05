--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4375f6dd8fd9448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9994a944c08a4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcdb48073c504f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ea0b4fd4ea4f69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be45c1242d448cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcdb48073c504f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ace50024d74125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ea0b4fd4ea4f69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>