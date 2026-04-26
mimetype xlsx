--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9994a944c08a4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd2ce475603426a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57ea0b4fd4ea4f69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782a494c85604408"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ace50024d74125" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57ea0b4fd4ea4f69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9b53b4068d4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782a494c85604408" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>