--- v6 (2026-04-26)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cd2ce475603426a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4114560da64429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R782a494c85604408"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f24fdaf8647446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9b53b4068d4706" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R782a494c85604408" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ea669ea91f4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f24fdaf8647446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...495 lines deleted...]
-          <x:t>210,719</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,723</x:t>
-[...53 lines deleted...]
-          <x:t>208,540</x:t>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>