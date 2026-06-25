--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda4114560da64429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7667fadf434ac0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f24fdaf8647446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31226da44d34d8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ea669ea91f4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f24fdaf8647446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb059fa24bb6842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31226da44d34d8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>