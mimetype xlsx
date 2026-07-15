--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d7667fadf434ac0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c392907954f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31226da44d34d8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21dfa7e3a5c545c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb059fa24bb6842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31226da44d34d8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d405812fbd492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21dfa7e3a5c545c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>