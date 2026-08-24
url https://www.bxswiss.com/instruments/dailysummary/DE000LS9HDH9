--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R482c392907954f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea80b7cd6304058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21dfa7e3a5c545c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1178cbc9699440c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08d405812fbd492f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21dfa7e3a5c545c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984cf11f29e4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1178cbc9699440c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>225,581</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>