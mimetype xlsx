--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdea80b7cd6304058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4abfd71f2cdc484c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1178cbc9699440c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c20bcdfea24608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1984cf11f29e4a8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1178cbc9699440c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98cacb4b0afc4570" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c20bcdfea24608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>€uro am Sonntag VaR-Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDH9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...252 lines deleted...]
-          <x:t>234,875</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,027</x:t>
-[...323 lines deleted...]
-          <x:t>229,982</x:t>
+          <x:t>229,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>