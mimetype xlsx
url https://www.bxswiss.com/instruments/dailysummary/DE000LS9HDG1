--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25aab04860143fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd1e770a51d43a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa802f244f3d4789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d95c04cfdb498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd5c04c6a234199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa802f244f3d4789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdf0fb913e44b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d95c04cfdb498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,425</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>