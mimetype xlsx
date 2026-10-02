--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd1e770a51d43a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227f32a1f93949eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d95c04cfdb498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770757dc736a4000"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdf0fb913e44b35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d95c04cfdb498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b1e04bcfc245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770757dc736a4000" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,297</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>164,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,814</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>