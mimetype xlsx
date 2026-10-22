--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R227f32a1f93949eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9288148a4314dec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R770757dc736a4000"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R751c548be7e246f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9b1e04bcfc245c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R770757dc736a4000" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ef80b6e49ce412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R751c548be7e246f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>