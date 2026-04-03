--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5c48e336c9e49b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ff3e7d8ae24baf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92042bff88b94259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccbbc2f43f84e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c3344906d08418e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92042bff88b94259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d83159345804a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccbbc2f43f84e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>