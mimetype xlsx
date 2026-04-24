--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ff3e7d8ae24baf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3da4d3f6fc84fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdccbbc2f43f84e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769bda749c434e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d83159345804a13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdccbbc2f43f84e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3034d3a8a2024385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769bda749c434e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>