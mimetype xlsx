--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3da4d3f6fc84fbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74ca398a26d44ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R769bda749c434e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ac933b7bd04963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3034d3a8a2024385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R769bda749c434e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0292c124cdc44b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ac933b7bd04963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>