--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74ca398a26d44ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac2260b0c6541a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ac933b7bd04963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ffec9d082940f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0292c124cdc44b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ac933b7bd04963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46424ec88a6e49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ffec9d082940f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>