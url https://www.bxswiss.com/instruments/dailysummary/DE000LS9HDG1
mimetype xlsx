--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ac2260b0c6541a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e73fac1669426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ffec9d082940f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc9c09610a24585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46424ec88a6e49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ffec9d082940f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca305b987ab04cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc9c09610a24585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...409 lines deleted...]
-          <x:t>162,249</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,608</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>160,618</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>