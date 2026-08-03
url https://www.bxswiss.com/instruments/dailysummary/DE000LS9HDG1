--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e73fac1669426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a88c9d6c24065" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc9c09610a24585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb89895cd70447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca305b987ab04cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc9c09610a24585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red229c76dd104172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb89895cd70447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>161,939</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>160,780</x:t>
-[...274 lines deleted...]
-          <x:t>163,860</x:t>
+          <x:t>162,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>