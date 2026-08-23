--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a8a88c9d6c24065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25aab04860143fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbb89895cd70447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa802f244f3d4789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red229c76dd104172" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbb89895cd70447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd5c04c6a234199" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa802f244f3d4789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDG1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>163,779</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,997</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>165,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>