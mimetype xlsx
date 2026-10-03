--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933892e45cfc49c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce4bd4491af49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c0ab72950346a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1b356f83974a06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885a37f1d0bf4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c0ab72950346a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de43c6670d447d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1b356f83974a06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,310</x:t>
-[...242 lines deleted...]
-          <x:t>117,426</x:t>
+          <x:t>117,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,387</x:t>
-[...60 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>117,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,442</x:t>
-[...252 lines deleted...]
-          <x:t>118,351</x:t>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>