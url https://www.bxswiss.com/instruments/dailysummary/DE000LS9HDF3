--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce4bd4491af49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71b313ead83d4b54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1b356f83974a06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53fad98adb224899"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6de43c6670d447d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1b356f83974a06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1fda56354554694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53fad98adb224899" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>