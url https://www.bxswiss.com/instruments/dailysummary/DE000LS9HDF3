--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18aadc24d8694d40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd009dba848481e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78c3e0f0083c4b4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re647f186fdcd4058"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8b1363b1194e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78c3e0f0083c4b4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4646a9dbee64636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re647f186fdcd4058" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>114,326</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,636</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>114,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,575</x:t>
-[...463 lines deleted...]
-          <x:t>113,467</x:t>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>