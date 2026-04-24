--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd009dba848481e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97505e3a706422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re647f186fdcd4058"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48aef78d7cd428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4646a9dbee64636" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re647f186fdcd4058" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52862fe0f394c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48aef78d7cd428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>