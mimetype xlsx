--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re97505e3a706422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d0d13263244a0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf48aef78d7cd428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68cac9a975b4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb52862fe0f394c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf48aef78d7cd428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc0163c3e37410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68cac9a975b4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>115,040</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,897</x:t>
-[...458 lines deleted...]
-          <x:t>114,968</x:t>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>115,137</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>