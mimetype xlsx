--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17d0d13263244a0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4a0cc2513d4efd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re68cac9a975b4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafda50801de14aa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffc0163c3e37410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re68cac9a975b4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3127b83e6245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafda50801de14aa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>114,968</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>114,899</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>114,946</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>114,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>114,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,807</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,859</x:t>
-[...117 lines deleted...]
-          <x:t>114,931</x:t>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>