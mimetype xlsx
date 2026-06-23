--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c4a0cc2513d4efd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdc266b9dc24ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafda50801de14aa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f87400bed11408c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b3127b83e6245ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafda50801de14aa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd602c08c78844c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f87400bed11408c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>114,975</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,807</x:t>
-[...33 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>114,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,859</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>114,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>