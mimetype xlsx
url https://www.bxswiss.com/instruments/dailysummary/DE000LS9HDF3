--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdc266b9dc24ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736d07449be2433d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f87400bed11408c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99af6f3246e4554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd602c08c78844c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f87400bed11408c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c402d3a51a4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99af6f3246e4554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>