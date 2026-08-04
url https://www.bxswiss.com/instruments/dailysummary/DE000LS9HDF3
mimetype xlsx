--- v10 (2026-07-14)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R736d07449be2433d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fce264e4d1046d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99af6f3246e4554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d0c46a97ff4edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c402d3a51a4627" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99af6f3246e4554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9f7b2c21eb4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d0c46a97ff4edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>115,606</x:t>
-[...166 lines deleted...]
-          <x:t>115,362</x:t>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>115,944</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>