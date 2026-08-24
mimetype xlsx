--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fce264e4d1046d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf1fc9decb0444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27d0c46a97ff4edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc36b581b704732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac9f7b2c21eb4004" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27d0c46a97ff4edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0301f8ee7542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc36b581b704732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,289</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>