--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bf1fc9decb0444f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R933892e45cfc49c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebc36b581b704732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69c0ab72950346a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a0301f8ee7542e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebc36b581b704732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R885a37f1d0bf4998" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69c0ab72950346a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR TecDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HDF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,052</x:t>
-[...58 lines deleted...]
-          <x:t>116,974</x:t>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,132</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>117,058</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>