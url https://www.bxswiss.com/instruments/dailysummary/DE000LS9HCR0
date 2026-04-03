--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad1efc82151427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7eba115c1ff4804" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864970c7b83349b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5481faeb5092480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0f7ea9a4cc49aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864970c7b83349b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d9fa1fcd5c4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5481faeb5092480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>108,833</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>