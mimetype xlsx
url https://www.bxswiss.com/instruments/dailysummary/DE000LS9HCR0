--- v2 (2026-04-03)
+++ v3 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7eba115c1ff4804" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6173775af44a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5481faeb5092480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87076187c364e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09d9fa1fcd5c4152" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5481faeb5092480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37250d6544fa42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87076187c364e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>