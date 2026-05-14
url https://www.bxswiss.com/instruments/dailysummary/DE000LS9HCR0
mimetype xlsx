--- v3 (2026-04-24)
+++ v4 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c6173775af44a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref213122ac5444af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra87076187c364e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8386f2b965a4266"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37250d6544fa42c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra87076187c364e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f3100e41c74342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8386f2b965a4266" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>112,647</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,392</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>111,486</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,951</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>