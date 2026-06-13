--- v4 (2026-05-14)
+++ v5 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref213122ac5444af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b06a2d9aba84aa2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8386f2b965a4266"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd93a97d8e59467f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68f3100e41c74342" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8386f2b965a4266" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9ccc85ac394e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd93a97d8e59467f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...468 lines deleted...]
-          <x:t>110,208</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,999</x:t>
-[...33 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>109,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,131</x:t>
-[...4 lines deleted...]
-          <x:t>109,691</x:t>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,794</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>109,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>