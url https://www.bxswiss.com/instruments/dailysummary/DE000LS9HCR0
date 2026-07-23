--- v5 (2026-06-13)
+++ v6 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b06a2d9aba84aa2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f5e8df7caa4439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd93a97d8e59467f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e57223e0ea4c93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd9ccc85ac394e7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd93a97d8e59467f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4915ddb3b7f24be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e57223e0ea4c93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>109,720</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,539</x:t>
-[...598 lines deleted...]
-          <x:t>109,794</x:t>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>