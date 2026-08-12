--- v6 (2026-07-23)
+++ v7 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f5e8df7caa4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bade3f34a54d8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46e57223e0ea4c93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917f861d212b4055"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4915ddb3b7f24be0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46e57223e0ea4c93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f64d8015974f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917f861d212b4055" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>