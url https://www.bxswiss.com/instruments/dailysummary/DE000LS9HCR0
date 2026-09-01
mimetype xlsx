--- v7 (2026-08-12)
+++ v8 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35bade3f34a54d8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24d9e58d629426f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R917f861d212b4055"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6176754f03471b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77f64d8015974f1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R917f861d212b4055" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e526cb4439d4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6176754f03471b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>110,472</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,418</x:t>
-[...124 lines deleted...]
-          <x:t>111,186</x:t>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,100</x:t>
-[...301 lines deleted...]
-          <x:t>111,589</x:t>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>