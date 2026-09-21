--- v8 (2026-09-01)
+++ v9 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb24d9e58d629426f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f421a4609ad4a4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c6176754f03471b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6b83a4ee274864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e526cb4439d4166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c6176754f03471b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c308892916c42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6b83a4ee274864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>111,644</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,215</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>112,652</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,737</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>113,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,033</x:t>
-[...33 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,003</x:t>
-[...36 lines deleted...]
-          <x:t>112,941</x:t>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>