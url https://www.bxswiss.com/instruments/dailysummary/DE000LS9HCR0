--- v9 (2026-09-21)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f421a4609ad4a4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44332e14042c4650" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb6b83a4ee274864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed9ed9b63f04b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c308892916c42d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb6b83a4ee274864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b30dbfc60b4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed9ed9b63f04b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>112,975</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,286</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>112,791</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...90 lines deleted...]
-          <x:t>113,747</x:t>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,167</x:t>
-[...107 lines deleted...]
-          <x:t>112,458</x:t>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>