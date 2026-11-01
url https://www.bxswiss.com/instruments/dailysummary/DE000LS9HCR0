--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44332e14042c4650" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41635331ca1844dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ed9ed9b63f04b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b47458545747c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48b30dbfc60b4056" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ed9ed9b63f04b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bde1bd6f38d4832" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b47458545747c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR SDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCR0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>113,747</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,167</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>112,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,045</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>