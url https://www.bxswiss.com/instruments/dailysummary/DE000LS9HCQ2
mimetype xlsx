--- v10 (2026-09-01)
+++ v11 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4cb3aa538047e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346b10b257cc4acf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f2ae2029734849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629caa5caebb4fa5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6442a6e856ef47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f2ae2029734849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra780d651615742ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629caa5caebb4fa5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>