--- v11 (2026-09-21)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R346b10b257cc4acf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f2943c084f4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R629caa5caebb4fa5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64b0be1f0ae43fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra780d651615742ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R629caa5caebb4fa5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59486b6b0664735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64b0be1f0ae43fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>