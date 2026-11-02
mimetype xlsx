--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f2943c084f4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b96a705fe004eea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc64b0be1f0ae43fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e3687d433c04630"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra59486b6b0664735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc64b0be1f0ae43fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfe38d6594d3400f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e3687d433c04630" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>