--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc03bb7bd46d143e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15e19d24a8e48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4540b87d57f42d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e82a43b9554a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8921db964aa24e7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4540b87d57f42d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098afedebf8f4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e82a43b9554a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...485 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>189,348</x:t>
-[...117 lines deleted...]
-          <x:t>189,177</x:t>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>