--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15e19d24a8e48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76659860892a416d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63e82a43b9554a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4054800daadc4fbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R098afedebf8f4c7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63e82a43b9554a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6ced295da44b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4054800daadc4fbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>