--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76659860892a416d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5401f49b2e4811" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4054800daadc4fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bea6bdc56444144"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d6ced295da44b02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4054800daadc4fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16047ee787c548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bea6bdc56444144" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,997</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>