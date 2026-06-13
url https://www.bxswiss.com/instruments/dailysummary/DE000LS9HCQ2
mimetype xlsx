--- v5 (2026-05-14)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac5401f49b2e4811" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c7593204574481" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bea6bdc56444144"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d32a140af84d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16047ee787c548b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bea6bdc56444144" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe20a11644b14e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d32a140af84d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,409</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,547</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>