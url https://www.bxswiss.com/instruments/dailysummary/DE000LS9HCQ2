--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62c7593204574481" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acf24a370c6449c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d32a140af84d19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06871227e8144c11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe20a11644b14e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d32a140af84d19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5349947b59494e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06871227e8144c11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>