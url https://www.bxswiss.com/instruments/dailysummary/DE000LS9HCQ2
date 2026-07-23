--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2acf24a370c6449c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf759181bf814a2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06871227e8144c11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb235b4ef298e481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5349947b59494e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06871227e8144c11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae90469b6cdc482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb235b4ef298e481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>185,958</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,629</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>189,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>