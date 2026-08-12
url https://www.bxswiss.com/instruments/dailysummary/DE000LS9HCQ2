--- v8 (2026-07-23)
+++ v9 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf759181bf814a2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra774ba5ddec840ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb235b4ef298e481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458fd4788a724cf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae90469b6cdc482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb235b4ef298e481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69c7d7c04c446e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458fd4788a724cf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>