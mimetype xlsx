--- v9 (2026-08-12)
+++ v10 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra774ba5ddec840ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b4cb3aa538047e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458fd4788a724cf5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f2ae2029734849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69c7d7c04c446e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458fd4788a724cf5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6442a6e856ef47d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f2ae2029734849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>