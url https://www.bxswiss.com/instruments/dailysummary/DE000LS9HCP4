--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc5c27ad18848e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7465b5dfd5944dc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cf344f3ad044b90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e0a22045d84883"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3daa6d0e966644cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cf344f3ad044b90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439ff7eea71a4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e0a22045d84883" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>