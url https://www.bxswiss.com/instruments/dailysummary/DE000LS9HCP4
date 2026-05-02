--- v7 (2026-04-05)
+++ v8 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7465b5dfd5944dc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997c10bf51ff4d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48e0a22045d84883"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9254eb78aa34d59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R439ff7eea71a4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48e0a22045d84883" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38447bde6dc54e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9254eb78aa34d59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>314,100</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>316,281</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>