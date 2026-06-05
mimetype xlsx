--- v8 (2026-05-02)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R997c10bf51ff4d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff1c14a0d2045c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9254eb78aa34d59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5cc48e1f8f547f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38447bde6dc54e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9254eb78aa34d59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f18db8cde240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5cc48e1f8f547f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>315,470</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>