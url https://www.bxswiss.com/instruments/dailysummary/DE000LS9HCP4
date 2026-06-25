--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reff1c14a0d2045c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0bf9548d20424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5cc48e1f8f547f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00abc91dd6544a0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f18db8cde240c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5cc48e1f8f547f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a1c9bc7c2d4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00abc91dd6544a0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,116</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>