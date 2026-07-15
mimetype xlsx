--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa0bf9548d20424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9e0a00eb7840ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00abc91dd6544a0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53ba64e48b64234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5a1c9bc7c2d4c32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00abc91dd6544a0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3f1db925c64aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53ba64e48b64234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>319,947</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,897</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...208 lines deleted...]
-          <x:t>319,549</x:t>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>