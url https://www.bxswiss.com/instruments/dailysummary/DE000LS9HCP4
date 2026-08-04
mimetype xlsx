--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae9e0a00eb7840ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6910c315a64253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra53ba64e48b64234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa22caf0cba84fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f3f1db925c64aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra53ba64e48b64234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebd59b49b324ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa22caf0cba84fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>