--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe6910c315a64253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293bb5fba8a9406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa22caf0cba84fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc642c60208f4876"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ebd59b49b324ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa22caf0cba84fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1faf6fd1c774037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc642c60208f4876" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>