--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R293bb5fba8a9406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a147ed6dc6f4113" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc642c60208f4876"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad914ed3605e4e1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1faf6fd1c774037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc642c60208f4876" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94164bd50124f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad914ed3605e4e1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>317,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,203</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>