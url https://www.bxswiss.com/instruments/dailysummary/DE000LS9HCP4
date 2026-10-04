--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a147ed6dc6f4113" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f64e87d65b74b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad914ed3605e4e1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda8d3fbbdac41f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra94164bd50124f84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad914ed3605e4e1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617774861eb845cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda8d3fbbdac41f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>320,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>