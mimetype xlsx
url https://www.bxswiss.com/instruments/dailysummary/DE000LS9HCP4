--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f64e87d65b74b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f4a0fc268f5439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbda8d3fbbdac41f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c62de290da4f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R617774861eb845cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbda8d3fbbdac41f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27cff87f00d94790" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c62de290da4f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR Nasdaq-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>320,314</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...451 lines deleted...]
-          <x:t>321,468</x:t>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>