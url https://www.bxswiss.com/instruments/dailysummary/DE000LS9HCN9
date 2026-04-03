--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21e3c16bce32427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e75750916d3459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd652b80896114f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50452d4abcc1487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1010aa7cbbb4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd652b80896114f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c62b922cbd04443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50452d4abcc1487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>