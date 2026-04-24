--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e75750916d3459e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a729fda00841d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50452d4abcc1487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff74da54cf944ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c62b922cbd04443" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50452d4abcc1487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea083056845249cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff74da54cf944ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>110,471</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>109,273</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>