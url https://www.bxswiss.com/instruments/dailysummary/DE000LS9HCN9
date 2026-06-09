--- v8 (2026-04-24)
+++ v9 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8a729fda00841d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3907c980a6b8488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbff74da54cf944ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91b6b940bf043ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea083056845249cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbff74da54cf944ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8acece08ba4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91b6b940bf043ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,405</x:t>
-[...112 lines deleted...]
-          <x:t>110,828</x:t>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,058</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>110,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>