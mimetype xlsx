--- v9 (2026-06-09)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3907c980a6b8488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa061af0c654140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd91b6b940bf043ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc803128934a646f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f8acece08ba4be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd91b6b940bf043ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9c912f427541cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc803128934a646f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,715</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>