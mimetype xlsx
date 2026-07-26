--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3aa061af0c654140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66942604dabc4a29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc803128934a646f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b054b2ec2a64d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f9c912f427541cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc803128934a646f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf50db4d6c44a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b054b2ec2a64d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>110,096</x:t>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,473</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>110,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,433</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>