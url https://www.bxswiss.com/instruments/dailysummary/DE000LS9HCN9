--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66942604dabc4a29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710825ac453f494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b054b2ec2a64d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b056b2860144e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bf50db4d6c44a77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b054b2ec2a64d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04096303046747d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b056b2860144e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>