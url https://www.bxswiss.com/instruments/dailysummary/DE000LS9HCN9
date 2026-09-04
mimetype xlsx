--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R710825ac453f494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03935a28a5f746ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b056b2860144e8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R063d667595664762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04096303046747d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b056b2860144e8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94e3ee0dedd4d63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R063d667595664762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Megatrends 2.0</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,88 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,090</x:t>
@@ -791,31 +293,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>