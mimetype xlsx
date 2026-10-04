--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38178665a365474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8783b8a34454607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85824ee4bc8546b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c702c321037455a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf433f107814f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85824ee4bc8546b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd767740f4d1d484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c702c321037455a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,455</x:t>
-[...112 lines deleted...]
-          <x:t>94,304</x:t>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>94,538</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,150</x:t>
-[...242 lines deleted...]
-          <x:t>94,886</x:t>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>95,212</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,752</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>