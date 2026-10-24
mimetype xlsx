--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8783b8a34454607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc603067e6498431f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c702c321037455a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R643f405edee04b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd767740f4d1d484a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c702c321037455a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ce66090ebda4cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R643f405edee04b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>94,886</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,219</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...523 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,370</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>