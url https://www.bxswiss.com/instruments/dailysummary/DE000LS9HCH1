--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b0b6c242c454d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa5086209a0493f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5b0d42fabaf4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53d66a26a9b4f60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2de1d193f904904" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5b0d42fabaf4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021c5cf6462c42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53d66a26a9b4f60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>