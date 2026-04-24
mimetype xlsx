--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa5086209a0493f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e880c4f979242ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re53d66a26a9b4f60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3745adf65c449ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R021c5cf6462c42be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re53d66a26a9b4f60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f469a928904d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3745adf65c449ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>94,746</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,261</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>94,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,243</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>