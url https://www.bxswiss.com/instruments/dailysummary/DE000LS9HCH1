--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e880c4f979242ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453d8879094340c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3745adf65c449ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7616af6ea9e4108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f469a928904d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3745adf65c449ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a19f3ef191a4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7616af6ea9e4108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,364</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>