--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R453d8879094340c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a50cf0cf4d44db8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7616af6ea9e4108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de97454cd5746bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a19f3ef191a4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7616af6ea9e4108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d4004468e74973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de97454cd5746bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>96,074</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,726</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>95,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,378</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,822</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>