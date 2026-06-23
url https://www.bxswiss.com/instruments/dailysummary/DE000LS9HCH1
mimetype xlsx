--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a50cf0cf4d44db8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57892f9f2bb44ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2de97454cd5746bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ec057b33ba4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07d4004468e74973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2de97454cd5746bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a53bc6ae104660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ec057b33ba4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>95,822</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,703</x:t>
-[...16 lines deleted...]
-          <x:t>95,626</x:t>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,198</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>95,005</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>