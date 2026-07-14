--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57892f9f2bb44ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93da90f42e2d4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ec057b33ba4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c31c6ae40ae45f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2a53bc6ae104660" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ec057b33ba4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e3d98e07d4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c31c6ae40ae45f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...220 lines deleted...]
-          <x:t>95,252</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,013</x:t>
-[...70 lines deleted...]
-          <x:t>95,157</x:t>
+          <x:t>95,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,066</x:t>
-[...21 lines deleted...]
-          <x:t>95,151</x:t>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,060</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>95,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,211</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,070</x:t>
-[...16 lines deleted...]
-          <x:t>95,292</x:t>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>95,326</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>