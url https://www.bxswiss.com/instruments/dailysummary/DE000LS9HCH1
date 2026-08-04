--- v9 (2026-07-14)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93da90f42e2d4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74c7db67c6a485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c31c6ae40ae45f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4784bd0b80148bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8e3d98e07d4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c31c6ae40ae45f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc86cd38cb947e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4784bd0b80148bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>95,211</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,070</x:t>
-[...16 lines deleted...]
-          <x:t>95,292</x:t>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...217 lines deleted...]
-          <x:t>95,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,382</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...263 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>