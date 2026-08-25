--- v10 (2026-08-04)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re74c7db67c6a485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533dff691bda4aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4784bd0b80148bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcdd7c93696647c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc86cd38cb947e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4784bd0b80148bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde77e170f62749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcdd7c93696647c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>94,287</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,083</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>94,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,555</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>