--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R533dff691bda4aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38178665a365474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcdd7c93696647c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85824ee4bc8546b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde77e170f62749f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcdd7c93696647c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf433f107814f4f6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85824ee4bc8546b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IR MDAX-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HCH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,555</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>94,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,057</x:t>
-[...463 lines deleted...]
-          <x:t>94,555</x:t>
+          <x:t>94,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>