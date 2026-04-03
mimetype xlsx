--- v5 (2026-02-22)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c385ad2aa047d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc367f73bd0e14867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69b0befdff7d407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re062563baaff4065"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30e5aa8224db456a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69b0befdff7d407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e96ec52f3e41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re062563baaff4065" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...198 lines deleted...]
-          <x:t>15,126</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>15,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>15,050</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>