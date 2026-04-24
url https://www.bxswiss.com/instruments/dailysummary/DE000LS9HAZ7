--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc367f73bd0e14867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb1f841fa374b8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re062563baaff4065"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be71f15f95a433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6e96ec52f3e41b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re062563baaff4065" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce1f7a47c764180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be71f15f95a433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>