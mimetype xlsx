--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bb1f841fa374b8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10182f2da8f24700" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be71f15f95a433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0a5946161348a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ce1f7a47c764180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be71f15f95a433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9cff20a76b3418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0a5946161348a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>14,992</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,987</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>15,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,077</x:t>
-[...431 lines deleted...]
-          <x:t>15,094</x:t>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>