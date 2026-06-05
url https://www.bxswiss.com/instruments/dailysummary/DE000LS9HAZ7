--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10182f2da8f24700" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717f775e95d7461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0a5946161348a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e803ce6896f4185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9cff20a76b3418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0a5946161348a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47c279471ac4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e803ce6896f4185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,108</x:t>
-[...188 lines deleted...]
-          <x:t>15,092</x:t>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,066</x:t>
-[...33 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,065</x:t>
-        </x:is>
-[...202 lines deleted...]
-          <x:t>15,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>