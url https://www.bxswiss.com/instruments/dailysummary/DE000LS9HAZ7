--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R717f775e95d7461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a61e2bfbe14e4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e803ce6896f4185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec86c5f913d4445f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf47c279471ac4577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e803ce6896f4185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f329596b4ce4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec86c5f913d4445f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,076</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,062</x:t>
-[...583 lines deleted...]
-          <x:t>15,097</x:t>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,057</x:t>
-[...4 lines deleted...]
-          <x:t>15,065</x:t>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>