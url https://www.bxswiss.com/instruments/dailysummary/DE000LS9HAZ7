--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1a61e2bfbe14e4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a92e2d1db684a7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec86c5f913d4445f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8eaa595f7564981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f329596b4ce4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec86c5f913d4445f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38abf252665341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8eaa595f7564981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,097</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>15,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,104</x:t>
-[...11 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,150</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>15,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>15,142</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>