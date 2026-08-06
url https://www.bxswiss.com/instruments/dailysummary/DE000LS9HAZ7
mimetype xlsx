--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a92e2d1db684a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf79e32a8c446c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8eaa595f7564981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94efa375051f4b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38abf252665341de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8eaa595f7564981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0587904e683c434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94efa375051f4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>15,124</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,116</x:t>
-[...16 lines deleted...]
-          <x:t>15,132</x:t>
+          <x:t>15,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>15,113</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,149</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...477 lines deleted...]
-          <x:t>15,110</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,179</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>15,207</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>15,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,186</x:t>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>