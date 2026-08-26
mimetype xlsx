--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf79e32a8c446c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa592f706d804788" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94efa375051f4b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4783461c0a624d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0587904e683c434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94efa375051f4b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d092f945b154c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4783461c0a624d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,282</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>