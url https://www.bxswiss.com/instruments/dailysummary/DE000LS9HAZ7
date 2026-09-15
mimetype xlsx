--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa592f706d804788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aca072da73c4e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4783461c0a624d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889a3c4814bd4a32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d092f945b154c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4783461c0a624d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re719722fb2b643a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889a3c4814bd4a32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>15,307</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,293</x:t>
-[...26 lines deleted...]
-          <x:t>15,314</x:t>
+          <x:t>15,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>15,344</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,364</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>15,380</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,393</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,434</x:t>
-[...198 lines deleted...]
-          <x:t>15,371</x:t>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>