--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aca072da73c4e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra410d31934ae41ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R889a3c4814bd4a32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49647681de1244a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re719722fb2b643a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R889a3c4814bd4a32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebcb6103d094815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49647681de1244a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,434</x:t>
-[...97 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>15,474</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>