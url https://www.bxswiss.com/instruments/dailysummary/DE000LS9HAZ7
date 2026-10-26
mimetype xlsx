--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra410d31934ae41ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7908b2949c0243d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49647681de1244a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re464a43ab3a84b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ebcb6103d094815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49647681de1244a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re08b8d88d6b74b61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re464a43ab3a84b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Geldanlage</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAZ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>15,449</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,446</x:t>
-[...129 lines deleted...]
-          <x:t>15,540</x:t>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,515</x:t>
-[...38 lines deleted...]
-          <x:t>15,490</x:t>
+          <x:t>15,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,433</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>15,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,300</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>