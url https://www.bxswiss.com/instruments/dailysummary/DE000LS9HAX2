--- v12 (2026-09-06)
+++ v13 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1d2b6d8b4a41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445c9f2c36494de6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86118faf412c49a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f123e49fdd0495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5001c1fa2c4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86118faf412c49a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a9e49dc60645b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f123e49fdd0495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>