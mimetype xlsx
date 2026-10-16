--- v13 (2026-09-26)
+++ v14 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R445c9f2c36494de6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a6ebac3a2f4b1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f123e49fdd0495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e87958f2fff44b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28a9e49dc60645b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f123e49fdd0495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc55e347ba54b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e87958f2fff44b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>