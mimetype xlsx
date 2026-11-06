--- v14 (2026-10-16)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a6ebac3a2f4b1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1501fa9650754925" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e87958f2fff44b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc68a0d11c4f45dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc55e347ba54b1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e87958f2fff44b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c600b1db7ac4753" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc68a0d11c4f45dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,106</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>