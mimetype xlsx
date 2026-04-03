--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52c39d9cf80847b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1801ea957c8542e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26456123e44749f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b18d0eef6ce4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013a2058343d4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26456123e44749f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153ae523156141ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b18d0eef6ce4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>