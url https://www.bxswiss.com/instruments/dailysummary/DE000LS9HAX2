--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1801ea957c8542e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5004a147f6494828" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b18d0eef6ce4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb54ece87ef443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R153ae523156141ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b18d0eef6ce4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ea93bc883846ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb54ece87ef443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,444</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>