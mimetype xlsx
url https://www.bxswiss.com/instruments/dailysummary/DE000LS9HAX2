--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5004a147f6494828" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc793896afdc043f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eb54ece87ef443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c7e7af33b147e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52ea93bc883846ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eb54ece87ef443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad066e832944c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c7e7af33b147e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>