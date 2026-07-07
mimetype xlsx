--- v8 (2026-05-15)
+++ v9 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc793896afdc043f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cb6293bd2f4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48c7e7af33b147e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2b10ae050a4489"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad066e832944c43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48c7e7af33b147e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81a0e2fee1649c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2b10ae050a4489" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>138,728</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>