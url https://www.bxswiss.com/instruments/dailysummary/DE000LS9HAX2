--- v9 (2026-07-07)
+++ v10 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cb6293bd2f4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6000805e5d614259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d2b10ae050a4489"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb441dbfc9764fa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81a0e2fee1649c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d2b10ae050a4489" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7e00421122490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb441dbfc9764fa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,426</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>