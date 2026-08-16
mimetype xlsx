--- v10 (2026-07-27)
+++ v11 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6000805e5d614259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006362f5bba34856" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb441dbfc9764fa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcc2eff3194481d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7e00421122490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb441dbfc9764fa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f9081e4e4a48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcc2eff3194481d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>