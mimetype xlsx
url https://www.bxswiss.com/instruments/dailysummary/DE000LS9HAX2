--- v11 (2026-08-16)
+++ v12 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006362f5bba34856" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e1d2b6d8b4a41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcc2eff3194481d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86118faf412c49a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88f9081e4e4a48a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcc2eff3194481d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb5001c1fa2c4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86118faf412c49a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hörgeräte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>