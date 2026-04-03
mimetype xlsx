--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf318edb124eb4e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1621c26634438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8d8ee6cb544301"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd566d6c017a4405a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae4e6243116b40dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8d8ee6cb544301" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43b9f1fd20449e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd566d6c017a4405a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...458 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,639</x:t>
-[...171 lines deleted...]
-          <x:t>199,701</x:t>
+          <x:t>202,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>