--- v4 (2026-04-03)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1621c26634438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007551d35e314eb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd566d6c017a4405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b44b3c6cd774248"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43b9f1fd20449e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd566d6c017a4405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a80c319ed745e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b44b3c6cd774248" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,707</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>