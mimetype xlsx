--- v5 (2026-04-27)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R007551d35e314eb2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160e18b2ffb847e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b44b3c6cd774248"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574f1180b1624f01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4a80c319ed745e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b44b3c6cd774248" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0498eaa234b442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574f1180b1624f01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>