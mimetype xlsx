--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160e18b2ffb847e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d84b7826b474098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574f1180b1624f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d5446a46bc453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0498eaa234b442bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574f1180b1624f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e318f9a2414557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d5446a46bc453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>