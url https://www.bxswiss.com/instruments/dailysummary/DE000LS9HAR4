--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d84b7826b474098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eaa20fe163646ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d5446a46bc453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39237827fabe4e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e318f9a2414557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d5446a46bc453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044bc2cdabd24ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39237827fabe4e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,833</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>