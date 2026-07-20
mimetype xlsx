--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eaa20fe163646ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562a2f42e1314ef1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39237827fabe4e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c159af365c049cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R044bc2cdabd24ba0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39237827fabe4e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cf32f98c5449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c159af365c049cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>