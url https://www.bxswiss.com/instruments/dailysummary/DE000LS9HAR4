--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R562a2f42e1314ef1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade4ab46ff954d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c159af365c049cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dddeed0d904dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5cf32f98c5449dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c159af365c049cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bcc94c6b8b4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dddeed0d904dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>207,736</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>