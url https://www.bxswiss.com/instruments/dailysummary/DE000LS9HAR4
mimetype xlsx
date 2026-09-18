--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rade4ab46ff954d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b27894d1fff425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3dddeed0d904dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2fb27a92f54fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15bcc94c6b8b4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3dddeed0d904dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b95e657a174d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2fb27a92f54fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>