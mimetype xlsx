--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b27894d1fff425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a13ab1fe75f4118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf2fb27a92f54fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca345f4e55f74395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6b95e657a174d28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf2fb27a92f54fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c561f88b6b4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca345f4e55f74395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>267,346</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>261,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>