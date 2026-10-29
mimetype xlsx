--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a13ab1fe75f4118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd58c32d5b37241c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca345f4e55f74395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a8f84ddecf4969"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c561f88b6b4b39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca345f4e55f74395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6aca869f5a487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a8f84ddecf4969" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trading Aktien-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,383</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>