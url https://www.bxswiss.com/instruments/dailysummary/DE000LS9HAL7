--- v14 (2026-09-15)
+++ v15 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa4a1f2032d44f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra797421a16844e20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163d73f8c5a745e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925f2e34d4384306"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2c3f06e85a4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163d73f8c5a745e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f063adfdea4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925f2e34d4384306" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>207,826</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,979</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>209,532</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>