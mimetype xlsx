--- v15 (2026-10-06)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra797421a16844e20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f856d5a55b4dcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R925f2e34d4384306"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29a502da7f040f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04f063adfdea4e9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R925f2e34d4384306" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e3f3dddd88242fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29a502da7f040f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,592</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>