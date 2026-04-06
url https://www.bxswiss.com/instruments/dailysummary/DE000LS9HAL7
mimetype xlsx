--- v5 (2026-03-17)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16005f8d4a5a4e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0fad68c8fb47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f5fc7f7e24486f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882f1cd550df40c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b36117ce674504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f5fc7f7e24486f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0279259cee42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882f1cd550df40c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>189,851</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>191,094</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>