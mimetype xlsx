--- v6 (2026-04-06)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0fad68c8fb47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cb708c296847e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R882f1cd550df40c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98ffc22ca01427a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a0279259cee42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R882f1cd550df40c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d573cd03b24bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98ffc22ca01427a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>