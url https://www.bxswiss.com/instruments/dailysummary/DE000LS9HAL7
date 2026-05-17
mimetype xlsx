--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6cb708c296847e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc4719a92154bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98ffc22ca01427a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1776fb07eb479e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05d573cd03b24bdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98ffc22ca01427a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a964ab75c8a4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1776fb07eb479e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>