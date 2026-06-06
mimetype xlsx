--- v8 (2026-05-17)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bc4719a92154bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb9c0d08c86492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde1776fb07eb479e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf2f35b7d7045dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a964ab75c8a4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde1776fb07eb479e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74c76179adb454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf2f35b7d7045dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>