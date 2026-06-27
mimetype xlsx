--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eb9c0d08c86492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe237d9531f4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdaf2f35b7d7045dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f0f868066d4101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74c76179adb454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdaf2f35b7d7045dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8a6decefba4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f0f868066d4101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>