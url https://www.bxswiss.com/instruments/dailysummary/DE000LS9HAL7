--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe237d9531f4108" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95f5c91ab4a41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16f0f868066d4101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d4dc8d60c440ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d8a6decefba4a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16f0f868066d4101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85e7b9c58294703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d4dc8d60c440ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>