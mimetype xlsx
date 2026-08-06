--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb95f5c91ab4a41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665a1b3444734d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d4dc8d60c440ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d135c452dbc41eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85e7b9c58294703" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d4dc8d60c440ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eed307267894cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d135c452dbc41eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>