--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R665a1b3444734d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc5361a2efa4907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d135c452dbc41eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f2b59f3e7e94ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eed307267894cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d135c452dbc41eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28186d3ed4e1494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f2b59f3e7e94ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>