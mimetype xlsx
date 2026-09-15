--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabc5361a2efa4907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaa4a1f2032d44f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f2b59f3e7e94ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R163d73f8c5a745e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28186d3ed4e1494e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f2b59f3e7e94ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c2c3f06e85a4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R163d73f8c5a745e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MaWe Value Trade</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAL7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,816</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>205,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,456</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>