--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33819b4661b44155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c8ea99ef7a473d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb624d7350944a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd99b3feffd46aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc5c3cbd9604d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb624d7350944a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f22e4da88624f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd99b3feffd46aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,510</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>10,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,505</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...327 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,528</x:t>
-[...210 lines deleted...]
-          <x:t>10,557</x:t>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,555</x:t>
-[...31 lines deleted...]
-          <x:t>10,608</x:t>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>