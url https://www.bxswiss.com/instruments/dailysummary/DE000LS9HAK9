--- v13 (2026-10-02)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c8ea99ef7a473d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R391bae96eb054fd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebd99b3feffd46aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfa649297174e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f22e4da88624f41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebd99b3feffd46aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R943292ef14d940be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfa649297174e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,556</x:t>
-[...80 lines deleted...]
-          <x:t>10,555</x:t>
+          <x:t>10,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,528</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>10,557</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,555</x:t>
-[...129 lines deleted...]
-          <x:t>10,620</x:t>
+          <x:t>10,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,603</x:t>
-[...38 lines deleted...]
-          <x:t>10,586</x:t>
+          <x:t>10,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,546</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>10,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,458</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>