--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3396f228842648c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdcd342f92964ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf33e9e0d7d2e41c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae84f43e4ad24419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3922caabd3994447" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf33e9e0d7d2e41c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d078850e06f4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae84f43e4ad24419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,292</x:t>
-[...630 lines deleted...]
-          <x:t>10,171</x:t>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>