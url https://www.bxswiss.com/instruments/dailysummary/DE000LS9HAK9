--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdcd342f92964ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7c455681e246f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae84f43e4ad24419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149765d1d3174115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d078850e06f4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae84f43e4ad24419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288128b1c35d4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149765d1d3174115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,280</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>10,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,312</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>