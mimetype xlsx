--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d7c455681e246f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe4999f1d984c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R149765d1d3174115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd54ffdae0714da4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R288128b1c35d4573" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R149765d1d3174115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17da5e75e4684d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd54ffdae0714da4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>10,312</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,299</x:t>
-[...11 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,302</x:t>
-        </x:is>
-[...499 lines deleted...]
-          <x:t>10,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>