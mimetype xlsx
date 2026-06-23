--- v7 (2026-05-14)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabe4999f1d984c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af03e968c104e47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd54ffdae0714da4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53629fbe40b84916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17da5e75e4684d6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd54ffdae0714da4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34db1b80df3a43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53629fbe40b84916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,397</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,372</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>10,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,313</x:t>
-[...355 lines deleted...]
-          <x:t>10,302</x:t>
+          <x:t>10,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>