--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af03e968c104e47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bf30bf1afa40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53629fbe40b84916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85158051826b4af6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34db1b80df3a43fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53629fbe40b84916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1b60762db446e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85158051826b4af6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>10,293</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,308</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,325</x:t>
-[...75 lines deleted...]
-          <x:t>10,327</x:t>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,326</x:t>
-[...11 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,369</x:t>
-[...31 lines deleted...]
-          <x:t>10,350</x:t>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,347</x:t>
-[...4 lines deleted...]
-          <x:t>10,334</x:t>
+          <x:t>10,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,400</x:t>
-[...36 lines deleted...]
-          <x:t>10,345</x:t>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>