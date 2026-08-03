--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8bf30bf1afa40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e25b438b5d4956" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85158051826b4af6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfabc21624bf46dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1b60762db446e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85158051826b4af6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773eca4f4a114e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfabc21624bf46dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>10,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>10,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,342</x:t>
+          <x:t>10,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,354</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...167 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,372</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,336</x:t>
-[...382 lines deleted...]
-          <x:t>10,394</x:t>
+          <x:t>10,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>