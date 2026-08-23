--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e25b438b5d4956" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf103cbc4d48f4e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfabc21624bf46dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09782136d93842a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773eca4f4a114e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfabc21624bf46dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efb0c4b32044434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09782136d93842a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>