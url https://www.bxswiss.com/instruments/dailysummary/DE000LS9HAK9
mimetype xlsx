--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf103cbc4d48f4e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33819b4661b44155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09782136d93842a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fb624d7350944a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9efb0c4b32044434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09782136d93842a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dc5c3cbd9604d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fb624d7350944a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Checkliste</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>10,460</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,451</x:t>
-[...16 lines deleted...]
-          <x:t>10,467</x:t>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,465</x:t>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>10,510</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,519</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,547</x:t>
-[...144 lines deleted...]
-          <x:t>10,492</x:t>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>