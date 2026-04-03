--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714274aadc4945a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205e575d7c014d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a8d9163f9c84d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eecd4c46f3b45b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6737490f9b134975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a8d9163f9c84d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e91a89531e9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eecd4c46f3b45b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>