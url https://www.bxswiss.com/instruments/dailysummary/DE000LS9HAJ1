--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R205e575d7c014d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9c1af1666e4964" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eecd4c46f3b45b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d4b77da7394c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e91a89531e9406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eecd4c46f3b45b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061ada10e25f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d4b77da7394c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>