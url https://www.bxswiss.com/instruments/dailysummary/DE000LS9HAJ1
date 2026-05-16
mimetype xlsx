--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd9c1af1666e4964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99692c75f09c4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d4b77da7394c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec3b707771a434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R061ada10e25f4a14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d4b77da7394c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2543b1d7e1f4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec3b707771a434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,196</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>