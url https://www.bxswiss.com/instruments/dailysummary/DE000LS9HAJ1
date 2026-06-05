--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99692c75f09c4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1638290520d4617" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec3b707771a434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb468875f8341d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2543b1d7e1f4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec3b707771a434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cacbab23c54473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb468875f8341d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,744</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>