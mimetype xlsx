--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1638290520d4617" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5562c5e2bb184364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbb468875f8341d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955055b63aa346d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cacbab23c54473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbb468875f8341d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75aeda4ef0094546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955055b63aa346d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>