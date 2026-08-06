--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5562c5e2bb184364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c82aa721fb46ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R955055b63aa346d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730cd0dd8eb948aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75aeda4ef0094546" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R955055b63aa346d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d831f45b7284b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730cd0dd8eb948aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>67,229</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>