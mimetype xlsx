--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32c82aa721fb46ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ac626f572f4d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730cd0dd8eb948aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d094db2c624f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d831f45b7284b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730cd0dd8eb948aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91ac787428c4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d094db2c624f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>65,976</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,373</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>