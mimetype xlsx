--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3ac626f572f4d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62ddf2984f64c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54d094db2c624f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287379d3f8fe4ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc91ac787428c4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54d094db2c624f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd985008ff0fa414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287379d3f8fe4ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,461</x:t>
-[...468 lines deleted...]
-          <x:t>71,157</x:t>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>