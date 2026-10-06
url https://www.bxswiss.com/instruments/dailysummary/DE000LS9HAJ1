--- v13 (2026-09-15)
+++ v14 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re62ddf2984f64c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d388845394344b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R287379d3f8fe4ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e833f1ece364320"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd985008ff0fa414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R287379d3f8fe4ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6533a7037f241bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e833f1ece364320" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>74,257</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,157</x:t>
-[...377 lines deleted...]
-          <x:t>67,180</x:t>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>