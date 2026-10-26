--- v14 (2026-10-06)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d388845394344b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4ede595306f4ce5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e833f1ece364320"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d17509960484827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6533a7037f241bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e833f1ece364320" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c298ffafdaf408a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d17509960484827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TOP 3 KGV USA PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>69,149</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...532 lines deleted...]
-          <x:t>66,781</x:t>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>