--- v9 (2026-08-30)
+++ v10 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redf17561721c4543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a623b614f70489c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d716a7987e4ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8396d50c394b61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9870a6b9a59a4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d716a7987e4ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa6b8dd33f46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8396d50c394b61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldene Sterne PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,113</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,108</x:t>
-[...11 lines deleted...]
-          <x:t>4,110</x:t>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,083</x:t>
-[...124 lines deleted...]
-          <x:t>4,107</x:t>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,106</x:t>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,116</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,106</x:t>
-[...43 lines deleted...]
-          <x:t>4,117</x:t>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,114</x:t>
-[...65 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,128</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,137</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,124</x:t>
-[...11 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>4,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,140</x:t>
-[...225 lines deleted...]
-          <x:t>4,124</x:t>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>