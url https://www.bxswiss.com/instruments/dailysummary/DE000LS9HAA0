--- v10 (2026-09-19)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a623b614f70489c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1343625624ab406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e8396d50c394b61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e03a1f1ea24492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa6b8dd33f46cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e8396d50c394b61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12793b99b04e4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e03a1f1ea24492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldene Sterne PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,129</x:t>
-[...38 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,111</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,094</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>4,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>