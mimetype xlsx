--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1343625624ab406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07558c5753f8458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93e03a1f1ea24492"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d9f6cb6276455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12793b99b04e4ada" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93e03a1f1ea24492" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58346c96d0e3439d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d9f6cb6276455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Goldene Sterne PLUS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9HAA0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...85 lines deleted...]
-          <x:t>4,142</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,141</x:t>
-[...16 lines deleted...]
-          <x:t>4,152</x:t>
+          <x:t>4,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,165</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,163</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,096</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>