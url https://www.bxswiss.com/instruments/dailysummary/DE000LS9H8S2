--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1d2f3ad2904906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9652e04608a843ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re846dc5add284677"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0072dc434f423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eadb12ce6204756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re846dc5add284677" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ab6ae1cf524da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0072dc434f423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.681,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.690,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.678,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.684,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.653,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.657,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.646,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>