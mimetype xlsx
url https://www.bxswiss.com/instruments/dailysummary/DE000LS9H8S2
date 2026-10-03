--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9652e04608a843ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0944c38c835c43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab0072dc434f423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc546a31d3c214404"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ab6ae1cf524da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab0072dc434f423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e870b7d4a445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc546a31d3c214404" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.639,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.640,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.613,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.628,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.612,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>