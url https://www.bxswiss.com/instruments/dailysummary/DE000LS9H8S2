--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0944c38c835c43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra17c85fca0764276" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc546a31d3c214404"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa819057cb54dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e870b7d4a445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc546a31d3c214404" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06080ab7295749bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa819057cb54dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.624,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.583,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.594,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.573,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.586,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.575,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.581,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.582,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.598,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.602,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>