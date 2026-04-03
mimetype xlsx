--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf14588755c794991" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e44167a6db458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb08266c89a3949af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ccab4cd0174e3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01cb24c5b474485d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb08266c89a3949af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9719eed2df47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ccab4cd0174e3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.481,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.500,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.480,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.497,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.448,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.470,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.446,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.458,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.466,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.461,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.467,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.473,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.452,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.456,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.435,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.434,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.440,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.423,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.474,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.462,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.472,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.479,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.476,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>