--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e44167a6db458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9eec51df2ec40b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ccab4cd0174e3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d54213a7054962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9719eed2df47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ccab4cd0174e3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce13b82229784e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d54213a7054962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1.461,987</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.392,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.390,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.418,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.421,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.450,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.446,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.444,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.448,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.437,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.443,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.439,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.441,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.425,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.427,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.429,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.438,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.428,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.436,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.453,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.460,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.451,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.457,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.474,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1.460,059</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>1.474,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.462,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.472,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.460,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.479,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.453,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.476,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.505,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.489,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.492,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.511,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.510,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.523,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.518,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.524,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.516,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.522,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.520,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.521,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.529,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.533,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.525,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.526,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.532,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.543,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.531,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.528,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>