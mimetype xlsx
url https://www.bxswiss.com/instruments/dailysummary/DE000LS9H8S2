--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9eec51df2ec40b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef80fc003224236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7d54213a7054962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bb3395169e4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce13b82229784e39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7d54213a7054962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87821cbb8c014794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bb3395169e4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.521,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.522,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.516,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.522,749</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.535,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.538,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.528,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.538,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.540,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.545,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.544,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.542,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.535,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.534,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.538,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.547,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.536,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.551,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.537,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.539,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.552,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.541,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.546,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.566,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.550,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.560,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.554,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.557,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.559,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.555,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.558,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.549,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.548,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.553,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>