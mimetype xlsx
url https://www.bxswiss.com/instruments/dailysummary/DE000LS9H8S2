--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef80fc003224236" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f95a809dda4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95bb3395169e4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be1c0c375ca4d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87821cbb8c014794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95bb3395169e4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4babb772d1b04413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be1c0c375ca4d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.551,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.553,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.537,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.539,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.562,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.568,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.561,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.565,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.561,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.565,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.568,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.574,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.564,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.585,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.562,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.580,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.577,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.573,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.584,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.583,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.601,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.597,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.591,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.599,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.604,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.590,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,721</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>