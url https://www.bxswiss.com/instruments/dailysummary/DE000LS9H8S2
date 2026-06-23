--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52f95a809dda4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb534128980a4e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0be1c0c375ca4d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fa9f9a85b24dec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4babb772d1b04413" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0be1c0c375ca4d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2cff7355a34113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fa9f9a85b24dec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.584,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.591,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.583,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.612,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.621,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.612,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.615,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.587,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.594,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.576,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.600,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.592,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.593,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.579,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.588,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.595,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.586,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.589,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.603,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.608,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.596,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.606,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>