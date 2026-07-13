--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb534128980a4e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9975b01732c4b78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fa9f9a85b24dec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064eee903e5a42c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe2cff7355a34113" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fa9f9a85b24dec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bb4e8cc90b4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064eee903e5a42c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.588,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.595,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.586,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.589,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.631,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.630,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.613,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.605,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.616,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.607,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.615,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.639,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.642,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.641,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.647,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.614,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>