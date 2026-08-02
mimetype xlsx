--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9975b01732c4b78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ad6708bf7b462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064eee903e5a42c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f9d430d1d64637"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25bb4e8cc90b4734" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064eee903e5a42c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3841513fa3540bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f9d430d1d64637" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.615,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.620,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.633,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.637,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.634,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.635,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.640,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.632,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.638,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.633,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.620,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.617,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.619,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.623,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.637,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.622,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.636,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.649,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.650,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.662,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.664,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.643,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.652,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>