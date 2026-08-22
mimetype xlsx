--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28ad6708bf7b462c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f1d2f3ad2904906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59f9d430d1d64637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re846dc5add284677"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3841513fa3540bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59f9d430d1d64637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eadb12ce6204756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re846dc5add284677" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>TuricumAM Dividend Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8S2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1.627,992</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.625,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.645,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.644,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.609,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.610,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.612,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.621,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.611,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.617,494</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.627,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.629,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.619,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.623,598</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.664,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.665,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.643,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.652,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.651,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.655,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.665,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.669,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.674,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.676,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.686,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.687,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.694,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.689,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.688,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.678,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.684,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.682,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.690,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.681,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.683,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.677,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.679,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.654,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.656,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.648,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.628,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.631,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.626,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.629,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.630,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.618,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.624,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.627,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.634,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>