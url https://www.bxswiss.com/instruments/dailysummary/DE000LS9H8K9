--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b3952d4f444a44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090dbe41bec942fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb05e58451844532"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859c93fdf2b745ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56fe29a403fb4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb05e58451844532" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b925ef92974f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859c93fdf2b745ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>