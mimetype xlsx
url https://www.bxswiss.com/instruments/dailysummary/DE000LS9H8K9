--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R090dbe41bec942fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R158657e9c77c420a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859c93fdf2b745ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f6fdf3677e3486d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b925ef92974f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859c93fdf2b745ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb946a23606c84880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f6fdf3677e3486d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>197,207</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,589</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>