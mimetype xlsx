--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a4c72b151b74dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb295acec2c7e4f3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03adbed63be428f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d2eba8afec4b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda84d4fd5d78469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03adbed63be428f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e88ed275e07407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d2eba8afec4b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>