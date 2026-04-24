--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb295acec2c7e4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd64d31c48f43da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21d2eba8afec4b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50951472353e4389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e88ed275e07407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21d2eba8afec4b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91af2cb700245a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50951472353e4389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,549</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>