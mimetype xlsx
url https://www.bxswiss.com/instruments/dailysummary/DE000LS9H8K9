--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racd64d31c48f43da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34672966c7a149ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50951472353e4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e751bba74ac4d86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf91af2cb700245a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50951472353e4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844a49db2b2a42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e751bba74ac4d86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>187,929</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>