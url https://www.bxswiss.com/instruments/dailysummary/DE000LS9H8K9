--- v8 (2026-06-13)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34672966c7a149ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5caebef3014942" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e751bba74ac4d86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cffdb478e8b4088"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R844a49db2b2a42d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e751bba74ac4d86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb294f4815274adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cffdb478e8b4088" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>