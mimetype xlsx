--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb5caebef3014942" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a075a52e96943db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cffdb478e8b4088"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e38e086da649b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb294f4815274adf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cffdb478e8b4088" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2382709283fc43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e38e086da649b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>