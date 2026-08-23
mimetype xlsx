--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a075a52e96943db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf939c4050c3a42d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8e38e086da649b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c140ae3ae74e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2382709283fc43f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8e38e086da649b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c6735c364549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c140ae3ae74e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>