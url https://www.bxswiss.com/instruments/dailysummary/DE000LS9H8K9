--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf939c4050c3a42d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b3952d4f444a44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c140ae3ae74e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb05e58451844532"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80c6735c364549b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c140ae3ae74e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56fe29a403fb4b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb05e58451844532" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend Kings</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8K9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,117</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>