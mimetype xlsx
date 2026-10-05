--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48300e7637534683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3195d3322224962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4edfaeb7a334543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be4f2d9f54745e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fd25564c604df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4edfaeb7a334543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8f6dc3d062466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be4f2d9f54745e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>