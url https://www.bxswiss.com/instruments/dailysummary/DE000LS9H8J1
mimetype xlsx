--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3195d3322224962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R456854a6253d4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4be4f2d9f54745e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ee3ae5a0864350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa8f6dc3d062466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4be4f2d9f54745e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9da236e05f3c47f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ee3ae5a0864350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>