--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13711411d540422b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c5b83a0b6f4ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0c105c7ee84f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e67a8229f7496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reca4f456a21a4f57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0c105c7ee84f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3152ff968d24b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e67a8229f7496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>201,022</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>200,303</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>200,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,498</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>