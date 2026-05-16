--- v5 (2026-04-05)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51c5b83a0b6f4ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefeb2db12534fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e67a8229f7496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3931333a754d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3152ff968d24b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e67a8229f7496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87c15728b044286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3931333a754d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>202,498</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>