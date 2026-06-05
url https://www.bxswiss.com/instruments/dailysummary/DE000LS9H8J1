--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfefeb2db12534fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807b69fac6ac4fc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac3931333a754d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15950d4fced9494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re87c15728b044286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac3931333a754d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2cfe17c9b14b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15950d4fced9494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>203,614</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>203,624</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>