--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807b69fac6ac4fc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fc18f8dac24ebf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15950d4fced9494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48672573dd5c448b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd2cfe17c9b14b1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15950d4fced9494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e3801400d245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48672573dd5c448b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,85 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>202,648</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,624</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,344</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>