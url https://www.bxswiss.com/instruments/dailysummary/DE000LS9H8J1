--- v8 (2026-06-27)
+++ v9 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95fc18f8dac24ebf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b768cccba5e4591" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48672573dd5c448b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6b20a941ba4f12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40e3801400d245d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48672573dd5c448b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230832588be24edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6b20a941ba4f12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>