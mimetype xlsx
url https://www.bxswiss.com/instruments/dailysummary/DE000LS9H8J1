--- v9 (2026-07-17)
+++ v10 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b768cccba5e4591" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c94851c015d4575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6b20a941ba4f12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265b690b72dc43f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R230832588be24edd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6b20a941ba4f12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198084863d664d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265b690b72dc43f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>