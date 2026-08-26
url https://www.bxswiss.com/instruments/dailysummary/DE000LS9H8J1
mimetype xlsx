--- v10 (2026-08-06)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c94851c015d4575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e27f936ef14244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265b690b72dc43f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af7049952c14268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198084863d664d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265b690b72dc43f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed2555a71b7442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af7049952c14268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>