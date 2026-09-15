--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e27f936ef14244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48300e7637534683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5af7049952c14268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4edfaeb7a334543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed2555a71b7442c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5af7049952c14268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52fd25564c604df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4edfaeb7a334543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global High Performers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8J1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>