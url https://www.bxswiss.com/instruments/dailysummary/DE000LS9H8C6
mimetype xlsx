--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51425da93447480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e228a4b457a469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90c445ba9ce49d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6770cad1f25479f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd626338fe4d548e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90c445ba9ce49d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ec9f54d4874980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6770cad1f25479f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>