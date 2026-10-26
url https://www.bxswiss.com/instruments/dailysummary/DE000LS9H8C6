--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e228a4b457a469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c6fdbe5f2db4d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6770cad1f25479f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4751cd8fa2684040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ec9f54d4874980" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6770cad1f25479f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7857c2df799c4f61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4751cd8fa2684040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>