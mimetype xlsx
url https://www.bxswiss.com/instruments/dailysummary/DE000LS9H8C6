--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a75be2f36ac4ddf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0a052153524c99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4d5c661256474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1270d059a1d423d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42cf7d0c1ca94e58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4d5c661256474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67936663f8f4418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1270d059a1d423d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>