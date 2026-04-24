--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b0a052153524c99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23e631fa5b45ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1270d059a1d423d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fc1dd0b3c64b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67936663f8f4418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1270d059a1d423d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4c49f28bbe4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fc1dd0b3c64b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>