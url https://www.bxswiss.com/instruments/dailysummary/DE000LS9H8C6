--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb23e631fa5b45ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77da40fbf71f4bc9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64fc1dd0b3c64b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ea2fd78cbc4f83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f4c49f28bbe4e2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64fc1dd0b3c64b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9586cf65f54bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ea2fd78cbc4f83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,778</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>