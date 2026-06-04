--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77da40fbf71f4bc9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfad92a00a454d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ea2fd78cbc4f83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8b717071604d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9586cf65f54bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ea2fd78cbc4f83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e05e7f57f04679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8b717071604d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>124,131</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,837</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>123,354</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>122,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,977</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,181</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>