--- v8 (2026-06-04)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfad92a00a454d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c91dc5b6214184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8b717071604d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a25310d98a4485"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54e05e7f57f04679" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8b717071604d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1108529fd5a240bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a25310d98a4485" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>