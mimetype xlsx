--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c91dc5b6214184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d70771f3607417a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45a25310d98a4485"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3d0792fdeb4587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1108529fd5a240bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45a25310d98a4485" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redad40c5560a4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3d0792fdeb4587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,655</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>129,015</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>127,289</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>