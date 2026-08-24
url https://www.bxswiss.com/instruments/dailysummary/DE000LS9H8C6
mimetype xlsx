--- v10 (2026-07-15)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d70771f3607417a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2aa4aac64e4d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3d0792fdeb4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac4a72a4ba14f8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redad40c5560a4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3d0792fdeb4587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9bd35165db456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac4a72a4ba14f8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...566 lines deleted...]
-          <x:t>126,513</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>