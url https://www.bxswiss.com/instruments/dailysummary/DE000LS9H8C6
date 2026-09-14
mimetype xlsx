--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2aa4aac64e4d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51425da93447480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac4a72a4ba14f8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra90c445ba9ce49d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a9bd35165db456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac4a72a4ba14f8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd626338fe4d548e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra90c445ba9ce49d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden Global Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8C6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,712</x:t>
-[...360 lines deleted...]
-          <x:t>128,978</x:t>
+          <x:t>129,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>