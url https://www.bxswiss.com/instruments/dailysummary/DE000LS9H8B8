--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bfdfeb09d94891" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7ddc7b1471478f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91867a9144144313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2917e09ffd6a4e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa7bdb108f941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91867a9144144313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afbd3d912214dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2917e09ffd6a4e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>