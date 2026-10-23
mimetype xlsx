--- v15 (2026-10-02)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f7ddc7b1471478f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R333cb4c7dd644012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2917e09ffd6a4e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra632b832070e44f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5afbd3d912214dbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2917e09ffd6a4e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf163a1c105b74dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra632b832070e44f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>