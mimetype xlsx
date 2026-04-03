--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7f53194513f46d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6498a0c3894e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14c1431a4f89493a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdea9989ef14960"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a2a858bea444053" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14c1431a4f89493a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0188cf2d63ee49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdea9989ef14960" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>