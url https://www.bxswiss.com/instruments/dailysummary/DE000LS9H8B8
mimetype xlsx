--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6498a0c3894e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbe6684e37f46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfdea9989ef14960"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2809b4a41cd54fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0188cf2d63ee49c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfdea9989ef14960" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe616588fa34870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2809b4a41cd54fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>