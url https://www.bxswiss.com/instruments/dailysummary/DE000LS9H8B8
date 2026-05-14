--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cbe6684e37f46e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983d460d634546c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2809b4a41cd54fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c65e2ae68d46d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fe616588fa34870" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2809b4a41cd54fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0037eab2eb48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c65e2ae68d46d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>