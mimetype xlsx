--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R983d460d634546c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e9b9556fad4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c65e2ae68d46d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868e915741f149d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b0037eab2eb48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c65e2ae68d46d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a371adc4b4c44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868e915741f149d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,042</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>