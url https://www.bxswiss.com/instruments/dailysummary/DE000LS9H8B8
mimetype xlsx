--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17e9b9556fad4078" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f368fcaf184860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868e915741f149d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c065dc4921437d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a371adc4b4c44c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868e915741f149d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba4b0d35fe14248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c065dc4921437d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>