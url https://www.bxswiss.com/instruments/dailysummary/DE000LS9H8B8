--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82f368fcaf184860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47001d0b46548b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c065dc4921437d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc366e9c8ca5147dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ba4b0d35fe14248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c065dc4921437d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba28dd984b346d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc366e9c8ca5147dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,162</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>