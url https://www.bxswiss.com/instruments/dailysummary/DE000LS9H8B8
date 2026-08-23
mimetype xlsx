--- v12 (2026-07-13)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf47001d0b46548b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff9e698f4a34dca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc366e9c8ca5147dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3804d6cee8204b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcba28dd984b346d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc366e9c8ca5147dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28d631a72fb4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3804d6cee8204b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>215,220</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>