--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff9e698f4a34dca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26bfdfeb09d94891" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3804d6cee8204b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91867a9144144313"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28d631a72fb4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3804d6cee8204b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aa7bdb108f941e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91867a9144144313" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Divergent Trading</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H8B8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>