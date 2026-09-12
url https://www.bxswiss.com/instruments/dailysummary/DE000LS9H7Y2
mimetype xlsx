--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9814a4c1a7de4833" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75878e5e48714d6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1440bc85cb684964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80853b6046824cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbc4e51e25745e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1440bc85cb684964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccb9f489e3f45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80853b6046824cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>