--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75878e5e48714d6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9522fbc0bc449f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80853b6046824cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8387d5946f4643ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ccb9f489e3f45ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80853b6046824cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f707bc810e4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8387d5946f4643ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>