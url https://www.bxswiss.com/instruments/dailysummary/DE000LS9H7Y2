--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9522fbc0bc449f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bdd9173690b4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8387d5946f4643ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57338902dee04d62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1f707bc810e4037" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8387d5946f4643ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3839929423a40f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57338902dee04d62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>