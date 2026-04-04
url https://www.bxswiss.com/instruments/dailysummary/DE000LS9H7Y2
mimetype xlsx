--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570f22670e9a4465" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e33adc1f1b4a3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07f2cfe5f9e54f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bdaf3314e94bb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1c03319eec4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07f2cfe5f9e54f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada4cee42b1a4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bdaf3314e94bb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>