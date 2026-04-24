--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96e33adc1f1b4a3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d445e34efa43e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8bdaf3314e94bb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665cd10da61e4d3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rada4cee42b1a4f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8bdaf3314e94bb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R377dfa0a52204fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665cd10da61e4d3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>