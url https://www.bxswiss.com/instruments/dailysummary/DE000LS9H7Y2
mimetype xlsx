--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d445e34efa43e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf25493c148849a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R665cd10da61e4d3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f1b8dbe807498b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R377dfa0a52204fe6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R665cd10da61e4d3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12eee0b245db4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f1b8dbe807498b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>98,896</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,278</x:t>
-[...188 lines deleted...]
-          <x:t>98,125</x:t>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>