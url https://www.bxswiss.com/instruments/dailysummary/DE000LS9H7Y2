--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf25493c148849a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d29c65a2244d6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81f1b8dbe807498b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af177a5d0b04dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12eee0b245db4d74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81f1b8dbe807498b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf860c59f92ed4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af177a5d0b04dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,772</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>