--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d29c65a2244d6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e9784bc41d4b06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af177a5d0b04dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068f2fd858084f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf860c59f92ed4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af177a5d0b04dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fc31d73d534dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068f2fd858084f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,817</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>97,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,322</x:t>
-[...134 lines deleted...]
-          <x:t>94,689</x:t>
+          <x:t>95,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>