--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9e9784bc41d4b06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962bd579d236499a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R068f2fd858084f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e40e9720dc49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fc31d73d534dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R068f2fd858084f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2790028b04464f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e40e9720dc49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>97,073</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,322</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>95,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,068</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>