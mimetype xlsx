--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R962bd579d236499a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9814a4c1a7de4833" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e40e9720dc49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1440bc85cb684964"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2790028b04464f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e40e9720dc49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cbc4e51e25745e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1440bc85cb684964" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Odin Invest German Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7Y2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>