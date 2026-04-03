--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9c7da9a4d724555" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2713b20a3184cae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283f1be6baa04b13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f7f9e696284982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e99b05dc6e34845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283f1be6baa04b13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdcf70611844c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f7f9e696284982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>