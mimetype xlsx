--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2713b20a3184cae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26b7ac7760c42ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42f7f9e696284982"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315fb3619b5c4c5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fdcf70611844c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42f7f9e696284982" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50984d48281c4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315fb3619b5c4c5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>