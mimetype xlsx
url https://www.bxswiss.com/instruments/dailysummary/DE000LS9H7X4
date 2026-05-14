--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc26b7ac7760c42ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9da2958a50846aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R315fb3619b5c4c5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cffb653fda41bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50984d48281c4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R315fb3619b5c4c5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c69f318fb804ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cffb653fda41bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>