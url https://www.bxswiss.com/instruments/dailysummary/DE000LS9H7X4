--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9da2958a50846aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e647f0d89ac4a51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cffb653fda41bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d5f68169b34610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c69f318fb804ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cffb653fda41bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc767e82b454f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d5f68169b34610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>