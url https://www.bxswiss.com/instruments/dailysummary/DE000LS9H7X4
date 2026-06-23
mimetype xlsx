--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e647f0d89ac4a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3256dab565244c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6d5f68169b34610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e1e87bb1bb4e95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc767e82b454f7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6d5f68169b34610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04944cb8f2d94710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e1e87bb1bb4e95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>