--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3256dab565244c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd153c917b37840a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5e1e87bb1bb4e95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c37a549bcd4051"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04944cb8f2d94710" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5e1e87bb1bb4e95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ae233d945a413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c37a549bcd4051" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>