--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd153c917b37840a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbebf3c7afcc4789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c37a549bcd4051"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c671de83dc49b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44ae233d945a413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c37a549bcd4051" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a1bfd8ba284de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c671de83dc49b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>