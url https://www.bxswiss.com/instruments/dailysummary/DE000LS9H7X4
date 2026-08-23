--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbebf3c7afcc4789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f4a76a373d49ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90c671de83dc49b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d15a24a53624ebe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0a1bfd8ba284de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90c671de83dc49b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18eb22648b194da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d15a24a53624ebe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>228,245</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>