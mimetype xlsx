--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43f4a76a373d49ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbaecf7f2bb4e21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d15a24a53624ebe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5befd46e8b594e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18eb22648b194da7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d15a24a53624ebe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6422f7b9194130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5befd46e8b594e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>03.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...389 lines deleted...]
-          <x:t>226,263</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>