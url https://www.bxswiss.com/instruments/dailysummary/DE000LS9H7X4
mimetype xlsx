--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bbaecf7f2bb4e21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd617d3171542d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5befd46e8b594e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11d1fc941954163"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6422f7b9194130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5befd46e8b594e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8286c0298af14709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11d1fc941954163" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>227,336</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>226,603</x:t>
-[...274 lines deleted...]
-          <x:t>229,402</x:t>
+          <x:t>229,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>