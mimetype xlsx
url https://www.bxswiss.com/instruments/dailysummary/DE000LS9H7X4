--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bd617d3171542d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd314daa14cfb40e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11d1fc941954163"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5882e57c8a474f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8286c0298af14709" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11d1fc941954163" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25dfab0bd9134e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5882e57c8a474f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Motley Eternity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7X4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>