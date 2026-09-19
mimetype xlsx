--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bdc82e217745a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2969330f754f81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51d80c7ad0649c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7700c4d1474c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb36502b80ad45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51d80c7ad0649c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab22eaf384c44653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7700c4d1474c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,047</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>518,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>