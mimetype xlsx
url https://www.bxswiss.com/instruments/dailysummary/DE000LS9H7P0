--- v14 (2026-09-19)
+++ v15 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab2969330f754f81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902cef0a3b5d41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7700c4d1474c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dac5fea3b0a42b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab22eaf384c44653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7700c4d1474c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029cb1cf48804d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dac5fea3b0a42b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>495,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>