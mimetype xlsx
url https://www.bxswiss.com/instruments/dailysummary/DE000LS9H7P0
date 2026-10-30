--- v15 (2026-10-10)
+++ v16 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902cef0a3b5d41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9979148703948e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dac5fea3b0a42b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcd123c892245d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R029cb1cf48804d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dac5fea3b0a42b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6acf8e29719944d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcd123c892245d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>