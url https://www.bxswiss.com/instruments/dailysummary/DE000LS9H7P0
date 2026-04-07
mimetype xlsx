--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdbd2c84766c4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432945adbb8f4152" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8170bde484be4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6388e9a462104709"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8adbdec4d64ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8170bde484be4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd95202a4054f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6388e9a462104709" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>453,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>449,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>