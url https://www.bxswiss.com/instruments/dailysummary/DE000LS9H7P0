--- v7 (2026-04-07)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R432945adbb8f4152" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78b16abb9d64e45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6388e9a462104709"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c2463da89646bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cd95202a4054f9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6388e9a462104709" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra963c149222743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c2463da89646bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>409,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>