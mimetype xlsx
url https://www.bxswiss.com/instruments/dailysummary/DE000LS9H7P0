--- v8 (2026-04-27)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra78b16abb9d64e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f4132eb8d14933" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32c2463da89646bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93300a5bdffb4814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra963c149222743f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32c2463da89646bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b759e407a94786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93300a5bdffb4814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>478,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>