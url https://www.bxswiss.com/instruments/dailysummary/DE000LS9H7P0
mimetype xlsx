--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5f4132eb8d14933" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33e57c890bd40be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93300a5bdffb4814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee1a0b9cbb3491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b759e407a94786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93300a5bdffb4814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd8fa4cd05024a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee1a0b9cbb3491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>420,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>