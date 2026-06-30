--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb33e57c890bd40be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c4854395aa460f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ee1a0b9cbb3491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9709407d20564504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd8fa4cd05024a5a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ee1a0b9cbb3491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed3d355c5ea4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9709407d20564504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>425,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>