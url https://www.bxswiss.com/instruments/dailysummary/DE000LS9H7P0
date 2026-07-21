--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c4854395aa460f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c27071b9b747ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9709407d20564504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb05665c4ef042dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ed3d355c5ea4881" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9709407d20564504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3762137503a04487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb05665c4ef042dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,976</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>384,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>385,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>