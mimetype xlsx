--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c27071b9b747ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28bdc82e217745a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb05665c4ef042dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb51d80c7ad0649c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3762137503a04487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb05665c4ef042dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb36502b80ad45f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb51d80c7ad0649c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Gold</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7P0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>353,579</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>