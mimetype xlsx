--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b054cb3750743bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bb465c7b5d47a4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae760533faf94a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6614d5378b704efd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f732a2e11184c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae760533faf94a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dea11208a614524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6614d5378b704efd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>