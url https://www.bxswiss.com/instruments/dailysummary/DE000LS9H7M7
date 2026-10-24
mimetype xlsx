--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bb465c7b5d47a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fef0af1811f4415" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6614d5378b704efd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb3373d6c1e34357"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dea11208a614524" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6614d5378b704efd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcca1cacf6cf4acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb3373d6c1e34357" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,953</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>