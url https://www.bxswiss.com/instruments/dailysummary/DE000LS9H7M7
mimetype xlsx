--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19edba147934c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a6a9bcf37c4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref1361acd23c4b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb5014cc4994a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ed5aa53dbec43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref1361acd23c4b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c44d7d38a34354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb5014cc4994a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>