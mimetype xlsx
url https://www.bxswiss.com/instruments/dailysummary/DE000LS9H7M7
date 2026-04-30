--- v6 (2026-04-05)
+++ v7 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53a6a9bcf37c4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd185569d87664a1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdb5014cc4994a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f10d261701f4de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c44d7d38a34354" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdb5014cc4994a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71ca5bbdf97447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f10d261701f4de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,814</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>