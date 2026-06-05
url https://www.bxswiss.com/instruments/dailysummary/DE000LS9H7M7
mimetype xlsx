--- v7 (2026-04-30)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd185569d87664a1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11f2415313c4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f10d261701f4de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075b4099c5144bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re71ca5bbdf97447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f10d261701f4de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fcaf8645b64b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075b4099c5144bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>227,616</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>