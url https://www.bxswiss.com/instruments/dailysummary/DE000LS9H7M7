--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11f2415313c4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff563f64bf240bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R075b4099c5144bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc90f757ca3548d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9fcaf8645b64b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R075b4099c5144bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ca76d062fa4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc90f757ca3548d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>