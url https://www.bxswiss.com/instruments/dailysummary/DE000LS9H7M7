--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbff563f64bf240bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5023f8a875904fec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc90f757ca3548d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ee17675c1b4a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ca76d062fa4180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc90f757ca3548d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd967b7c8d7544c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ee17675c1b4a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>