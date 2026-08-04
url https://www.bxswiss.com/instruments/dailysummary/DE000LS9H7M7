--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5023f8a875904fec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1551d80005304bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ee17675c1b4a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294e251e905a4e78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd967b7c8d7544c3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ee17675c1b4a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc944cb3a606d478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294e251e905a4e78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>