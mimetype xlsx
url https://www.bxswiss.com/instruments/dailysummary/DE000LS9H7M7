--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1551d80005304bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43c6f3e0b849b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294e251e905a4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f1253f8f594f0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc944cb3a606d478c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294e251e905a4e78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b582b4fd2fd4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f1253f8f594f0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,472</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>