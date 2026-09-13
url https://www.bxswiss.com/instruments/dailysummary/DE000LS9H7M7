--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda43c6f3e0b849b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b054cb3750743bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f1253f8f594f0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae760533faf94a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b582b4fd2fd4dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f1253f8f594f0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f732a2e11184c98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae760533faf94a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Antizyklischer Valueansatz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7M7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>