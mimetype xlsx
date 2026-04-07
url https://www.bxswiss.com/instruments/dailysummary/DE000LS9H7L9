--- v6 (2026-03-18)
+++ v7 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98fdec5b2f8e4542" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a86b78bc644a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abd179446cc4933"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3aeeedb6f31485e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f6956ff4294a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abd179446cc4933" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97e3788c23c4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3aeeedb6f31485e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>534,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>502,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>512,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>498,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>