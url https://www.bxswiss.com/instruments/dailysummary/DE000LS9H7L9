--- v7 (2026-04-07)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a86b78bc644a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6384c6cc592c4a83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3aeeedb6f31485e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21fc9b8a0c7749d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97e3788c23c4536" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3aeeedb6f31485e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01172a549b4e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21fc9b8a0c7749d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>464,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>