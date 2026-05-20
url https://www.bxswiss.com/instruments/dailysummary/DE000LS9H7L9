--- v8 (2026-04-28)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6384c6cc592c4a83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e76faa026d44f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21fc9b8a0c7749d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ac7ade73374466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01172a549b4e4490" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21fc9b8a0c7749d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282f02ef98a54f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ac7ade73374466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>519,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>522,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>513,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>