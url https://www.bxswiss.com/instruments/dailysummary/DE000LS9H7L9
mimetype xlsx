--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e76faa026d44f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98210086a3334d26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ac7ade73374466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf242dd4e067449c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282f02ef98a54f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ac7ade73374466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3491036605dc4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf242dd4e067449c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>501,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>526,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>472,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>470,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>480,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>