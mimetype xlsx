--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98210086a3334d26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1251468a034a48b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf242dd4e067449c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1357d3239b4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3491036605dc4a46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf242dd4e067449c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6278ba1b54fc4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1357d3239b4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>494,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>505,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,857</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>488,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>