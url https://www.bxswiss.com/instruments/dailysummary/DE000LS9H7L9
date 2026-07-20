--- v11 (2026-06-30)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1251468a034a48b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5a37ece93443dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a1357d3239b4dea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2851a1f8372342f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6278ba1b54fc4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a1357d3239b4dea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc299b424ac1410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2851a1f8372342f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,432 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>469,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>