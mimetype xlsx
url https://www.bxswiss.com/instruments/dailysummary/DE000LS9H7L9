--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c5a37ece93443dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15feb461bbc40f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2851a1f8372342f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6796d97873e46ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc299b424ac1410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2851a1f8372342f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88deb83abb62412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6796d97873e46ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,432 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...399 lines deleted...]
-          <x:t>422,253</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>