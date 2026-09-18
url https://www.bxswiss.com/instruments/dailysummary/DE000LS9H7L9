--- v13 (2026-08-29)
+++ v14 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15feb461bbc40f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5782452c9a8f44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6796d97873e46ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4015ca0bed4411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88deb83abb62412e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6796d97873e46ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afdd60fc9684ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4015ca0bed4411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>533,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>525,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>601,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>586,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>587,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>