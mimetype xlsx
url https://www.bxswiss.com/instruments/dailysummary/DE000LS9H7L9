--- v14 (2026-09-18)
+++ v15 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5782452c9a8f44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce106a010b042c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4015ca0bed4411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a823ddd1ee4414"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0afdd60fc9684ecb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4015ca0bed4411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2173f2d16021429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a823ddd1ee4414" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>595,225</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>560,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>561,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,400</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>