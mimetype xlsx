--- v15 (2026-10-09)
+++ v16 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ce106a010b042c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e42da04d95d429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a823ddd1ee4414"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3215f6142a734b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2173f2d16021429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a823ddd1ee4414" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R614634bde27844bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3215f6142a734b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PRECIOUS METALS - Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7L9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>523,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>514,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>498,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>