--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01be4a028f345bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5fc6a63e434603" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a24a8ffd0e24f2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra031b0138c5d40d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R618a53e4299b48a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a24a8ffd0e24f2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e0e6f207374861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra031b0138c5d40d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>