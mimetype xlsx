--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a5fc6a63e434603" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7656af1416084e56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra031b0138c5d40d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00381577bd6c4abf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7e0e6f207374861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra031b0138c5d40d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2431506188bf4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00381577bd6c4abf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>155,027</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,861</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...307 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,844</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>