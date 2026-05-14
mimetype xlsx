--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7656af1416084e56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fae609d6e547f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00381577bd6c4abf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2790538c33e24102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2431506188bf4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00381577bd6c4abf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb460216321344eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2790538c33e24102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>158,532</x:t>
-[...333 lines deleted...]
-          <x:t>159,565</x:t>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>