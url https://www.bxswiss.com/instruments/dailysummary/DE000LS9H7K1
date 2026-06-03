--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fae609d6e547f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea16ff421934a46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2790538c33e24102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9317c2bcc554442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb460216321344eb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2790538c33e24102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a915c82015040db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9317c2bcc554442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>