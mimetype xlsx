--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea16ff421934a46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714f985256444a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9317c2bcc554442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dfa6d08b724f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a915c82015040db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9317c2bcc554442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f1f9389bd84222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dfa6d08b724f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,182</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>