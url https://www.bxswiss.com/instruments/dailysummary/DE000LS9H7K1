--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R714f985256444a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f65a23b8cb64cfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51dfa6d08b724f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070336c8860c4f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1f1f9389bd84222" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51dfa6d08b724f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43b9019adf74d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070336c8860c4f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>163,689</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,590</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>164,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,996</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>