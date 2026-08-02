--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f65a23b8cb64cfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9da74a430544357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070336c8860c4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d91515653da4478"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43b9019adf74d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070336c8860c4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1928c783a0a41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d91515653da4478" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>