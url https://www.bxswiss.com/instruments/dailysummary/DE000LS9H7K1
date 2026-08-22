--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9da74a430544357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3f71c1157a4f91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d91515653da4478"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205cac7c86e7477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1928c783a0a41d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d91515653da4478" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1eaafc6d0de49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205cac7c86e7477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,353</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>