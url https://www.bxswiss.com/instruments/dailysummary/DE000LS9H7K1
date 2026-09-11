--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3f71c1157a4f91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef7b464124a4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R205cac7c86e7477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd668e0d6951470e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1eaafc6d0de49a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R205cac7c86e7477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc98a1aacd74dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd668e0d6951470e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,923</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>173,612</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,088</x:t>
-[...21 lines deleted...]
-          <x:t>173,276</x:t>
+          <x:t>172,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,056</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>174,092</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,473</x:t>
-[...274 lines deleted...]
-          <x:t>171,923</x:t>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>