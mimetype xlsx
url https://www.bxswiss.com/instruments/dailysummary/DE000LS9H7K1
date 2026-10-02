--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ef7b464124a4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eacfb0027ca46ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd668e0d6951470e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7406e9c4bf14405e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dc98a1aacd74dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd668e0d6951470e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426f66be8fb14ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7406e9c4bf14405e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>172,975</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>172,784</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,400</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>174,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>