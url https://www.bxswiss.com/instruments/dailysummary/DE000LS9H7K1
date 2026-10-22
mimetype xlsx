--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9eacfb0027ca46ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30092286261a45d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7406e9c4bf14405e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47d3f741707c4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426f66be8fb14ec6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7406e9c4bf14405e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97e2b8d796314855" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47d3f741707c4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DIVIDENDE als passives Einkommen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7K1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>