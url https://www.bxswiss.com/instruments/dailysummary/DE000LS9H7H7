--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff97aec2799a4a3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9420f234fe840cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb227b86cbb04679"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a58eacd545147a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R337f73615eba4a19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb227b86cbb04679" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222d58e4f1454987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a58eacd545147a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,973</x:t>
-[...117 lines deleted...]
-          <x:t>120,479</x:t>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>