--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9420f234fe840cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cab530069794599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a58eacd545147a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a69b364e45492a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R222d58e4f1454987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a58eacd545147a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26c8de5942f4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a69b364e45492a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,101</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>119,641</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>