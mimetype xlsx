--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cab530069794599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1a3fbdbe114a01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a69b364e45492a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06249f126e442aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra26c8de5942f4850" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a69b364e45492a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac9fa9245ee415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06249f126e442aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,327</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>