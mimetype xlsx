--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d1a3fbdbe114a01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b0c7bea71740d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06249f126e442aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44d58ff342b94104"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac9fa9245ee415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06249f126e442aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034df25d88c244ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44d58ff342b94104" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,648</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>