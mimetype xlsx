--- v8 (2026-06-22)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b0c7bea71740d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e46724d8884fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44d58ff342b94104"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867afc631c7a43dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R034df25d88c244ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44d58ff342b94104" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8551ceabd7f4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867afc631c7a43dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>