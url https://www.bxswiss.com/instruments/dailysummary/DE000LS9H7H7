--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e46724d8884fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f50422dfbba4249" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R867afc631c7a43dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc1b0c3dcc0494e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8551ceabd7f4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R867afc631c7a43dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34922d0cac794e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc1b0c3dcc0494e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>