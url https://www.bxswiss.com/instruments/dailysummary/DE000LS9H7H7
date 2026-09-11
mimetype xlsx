--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f50422dfbba4249" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeddb45610c44716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racc1b0c3dcc0494e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b9721295fd4113"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34922d0cac794e32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racc1b0c3dcc0494e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b551c3329f4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b9721295fd4113" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>131,871</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...424 lines deleted...]
-          <x:t>135,671</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>