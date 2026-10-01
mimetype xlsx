--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbeddb45610c44716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f0b3edc6684156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27b9721295fd4113"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf6d78eae034884"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5b551c3329f4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27b9721295fd4113" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4244e094ead0419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf6d78eae034884" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>135,535</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,437</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>