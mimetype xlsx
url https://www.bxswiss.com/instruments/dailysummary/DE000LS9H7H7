--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0f0b3edc6684156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21bc0defb1a84b9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racf6d78eae034884"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe2219006bba40ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4244e094ead0419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racf6d78eae034884" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13a1f0c9661d46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe2219006bba40ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7H7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>135,410</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,065</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>133,314</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,149</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>