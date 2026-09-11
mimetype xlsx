--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0c7c0d1d21481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a53114653e04da2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6976fdd8e8b54a15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfe7f39153d4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87931f2f2aa4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6976fdd8e8b54a15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cefb5e18e344cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfe7f39153d4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>2,212</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,286</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,228</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,254</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,296</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>