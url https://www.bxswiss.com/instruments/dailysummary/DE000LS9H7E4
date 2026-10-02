--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a53114653e04da2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8f4a842411496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recfe7f39153d4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aff89c283264940"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91cefb5e18e344cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recfe7f39153d4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005ce54094bb4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aff89c283264940" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,319</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>2,308</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,516</x:t>
-[...30 lines deleted...]
-        <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,362</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>31.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,372</x:t>
-[...225 lines deleted...]
-          <x:t>2,523</x:t>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>