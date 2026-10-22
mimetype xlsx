--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8f4a842411496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7a953cfe03a48e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aff89c283264940"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88246a9d635c4d7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005ce54094bb4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aff89c283264940" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c5b4dc9f8ee4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88246a9d635c4d7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,372</x:t>
-[...193 lines deleted...]
-          <x:t>2,248</x:t>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>2,279</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>