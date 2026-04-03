--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd61b0b067def4d88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a55e2e79ada4579" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60855b8684024390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb61da54784047cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbc61375314c4fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60855b8684024390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78ed8d8890f4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb61da54784047cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,037</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,094</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,087</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>2,339</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>