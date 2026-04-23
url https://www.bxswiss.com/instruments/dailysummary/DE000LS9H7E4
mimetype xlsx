--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a55e2e79ada4579" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d449f48bdb4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb61da54784047cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc0bc539c4745a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb78ed8d8890f4e6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb61da54784047cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e36617a77a943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc0bc539c4745a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,732</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,587</x:t>
-[...355 lines deleted...]
-          <x:t>3,513</x:t>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>