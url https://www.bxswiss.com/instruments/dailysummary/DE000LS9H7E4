--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09d449f48bdb4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8238a911155643bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dc0bc539c4745a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a627885df0249ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e36617a77a943ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dc0bc539c4745a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e57d5aab3d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a627885df0249ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>3,238</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,320</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>2,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,702</x:t>
-[...215 lines deleted...]
-          <x:t>3,056</x:t>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>