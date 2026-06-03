--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8238a911155643bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db9efffdf9647dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a627885df0249ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae45e0991564ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83e57d5aab3d435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a627885df0249ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8071bc7a4f4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae45e0991564ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,846</x:t>
-[...21 lines deleted...]
-          <x:t>2,985</x:t>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,957</x:t>
-[...53 lines deleted...]
-          <x:t>3,007</x:t>
+          <x:t>3,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>2,569</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>