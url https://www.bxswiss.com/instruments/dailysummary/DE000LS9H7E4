--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1db9efffdf9647dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2602898dd65c429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcae45e0991564ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd140fb742e74f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e8071bc7a4f4bff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcae45e0991564ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c082b4f5a9d46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd140fb742e74f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>