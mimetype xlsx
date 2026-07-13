--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2602898dd65c429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107171a45e754ce9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd140fb742e74f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3088099b90c342b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c082b4f5a9d46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd140fb742e74f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14aa6a971d1f4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3088099b90c342b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>