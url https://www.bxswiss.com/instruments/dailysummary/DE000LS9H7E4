--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R107171a45e754ce9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a15a6daa9c41a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3088099b90c342b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2073c39f4d74e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14aa6a971d1f4c93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3088099b90c342b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeede57d267140fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2073c39f4d74e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>2,248</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>2,218</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,143</x:t>
-[...129 lines deleted...]
-          <x:t>2,211</x:t>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,210</x:t>
-[...107 lines deleted...]
-          <x:t>2,086</x:t>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>