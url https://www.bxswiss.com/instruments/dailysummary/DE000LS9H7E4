--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a15a6daa9c41a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e0c7c0d1d21481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2073c39f4d74e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6976fdd8e8b54a15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeede57d267140fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2073c39f4d74e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc87931f2f2aa4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6976fdd8e8b54a15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>unterbewertet nachhaltig</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7E4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,174</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,150</x:t>
-[...65 lines deleted...]
-          <x:t>2,150</x:t>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,211</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>2,239</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,282</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>2,012</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>