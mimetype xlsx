--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a5934c624d44eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe157d4c78c4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c8286658ea4b6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a73de03691408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519aed7efede4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c8286658ea4b6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814151e286f448cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a73de03691408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,157</x:t>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>20.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,111</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>9,119</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,110</x:t>
-[...458 lines deleted...]
-          <x:t>9,204</x:t>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>