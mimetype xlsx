--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe157d4c78c4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33ddc272f48b4d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44a73de03691408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree77a6b3e7604a3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814151e286f448cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44a73de03691408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R80ebc0a0854d4970" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree77a6b3e7604a3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,189</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,187</x:t>
-[...129 lines deleted...]
-          <x:t>9,244</x:t>
+          <x:t>9,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,229</x:t>
-[...38 lines deleted...]
-          <x:t>9,214</x:t>
+          <x:t>9,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,180</x:t>
-[...192 lines deleted...]
-        <x:is>
           <x:t>9,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,102</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>