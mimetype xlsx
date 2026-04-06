--- v2 (2026-03-17)
+++ v3 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cf1a8fe59a0451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91fba5a7dbf4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R810aba213d604f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e1a8c72d0b4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8152ad180d83443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R810aba213d604f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc609b2890e3740cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e1a8c72d0b4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,939</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,944</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,938</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,955</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,939</x:t>
-[...490 lines deleted...]
-          <x:t>8,870</x:t>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>