--- v3 (2026-04-06)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra91fba5a7dbf4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb489d319330474d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61e1a8c72d0b4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3724bd4a5246de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc609b2890e3740cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61e1a8c72d0b4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a04fd90bd974bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3724bd4a5246de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,971</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>