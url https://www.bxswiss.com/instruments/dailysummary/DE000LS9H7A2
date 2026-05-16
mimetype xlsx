--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb489d319330474d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1f3ede559c44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3724bd4a5246de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93223b7676a64a85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a04fd90bd974bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3724bd4a5246de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426e64340d624304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93223b7676a64a85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,975</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,964</x:t>
-[...21 lines deleted...]
-          <x:t>8,975</x:t>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...401 lines deleted...]
-          <x:t>8,971</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,992</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,981</x:t>
-[...53 lines deleted...]
-          <x:t>9,008</x:t>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>