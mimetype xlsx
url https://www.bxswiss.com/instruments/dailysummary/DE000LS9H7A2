--- v5 (2026-05-16)
+++ v6 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f1f3ede559c44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3273b770c2d448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93223b7676a64a85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40bc276bdf64bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R426e64340d624304" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93223b7676a64a85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7af7418b244a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40bc276bdf64bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...95 lines deleted...]
-          <x:t>8,971</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,988</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,973</x:t>
-[...6 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>04.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,972</x:t>
-        </x:is>
-[...256 lines deleted...]
-          <x:t>8,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>