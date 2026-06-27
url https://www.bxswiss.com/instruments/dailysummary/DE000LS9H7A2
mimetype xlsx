--- v6 (2026-06-06)
+++ v7 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3273b770c2d448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97af464b4b154395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb40bc276bdf64bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674cbad667344abc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7af7418b244a32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb40bc276bdf64bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa993dc0fbff4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674cbad667344abc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,970</x:t>
-[...16 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,955</x:t>
-[...107 lines deleted...]
-          <x:t>8,968</x:t>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,974</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>8,972</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>