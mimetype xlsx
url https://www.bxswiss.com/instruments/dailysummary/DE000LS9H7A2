--- v7 (2026-06-27)
+++ v8 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97af464b4b154395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81348b8f6794a47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R674cbad667344abc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d78afe8a114a25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa993dc0fbff4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R674cbad667344abc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb604051dec424c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d78afe8a114a25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>8,959</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,972</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,987</x:t>
-[...70 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,012</x:t>
-[...58 lines deleted...]
-          <x:t>9,009</x:t>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,011</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>9,052</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,033</x:t>
-        </x:is>
-[...111 lines deleted...]
-          <x:t>9,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>