--- v8 (2026-07-17)
+++ v9 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc81348b8f6794a47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra306cceeeadb44ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d78afe8a114a25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec03e8238f0948fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb604051dec424c46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d78afe8a114a25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326a527cbe8f4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec03e8238f0948fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,006</x:t>
-[...4 lines deleted...]
-          <x:t>8,994</x:t>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,998</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>8,974</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,988</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,024</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,053</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,048</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...497 lines deleted...]
-          <x:t>9,033</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>