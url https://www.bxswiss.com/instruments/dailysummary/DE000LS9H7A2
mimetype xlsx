--- v9 (2026-08-06)
+++ v10 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra306cceeeadb44ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e59737077504afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec03e8238f0948fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9950c70f040472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R326a527cbe8f4677" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec03e8238f0948fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537c0f668eaa4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9950c70f040472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>9,098</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,073</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>9,088</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>28.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>9,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,113</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...127 lines deleted...]
-          <x:t>9,102</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>