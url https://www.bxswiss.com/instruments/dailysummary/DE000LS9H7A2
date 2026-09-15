--- v10 (2026-08-26)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e59737077504afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75a5934c624d44eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9950c70f040472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92c8286658ea4b6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R537c0f668eaa4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9950c70f040472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R519aed7efede4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92c8286658ea4b6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien-Werte weltweit</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H7A2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,110</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,109</x:t>
-[...70 lines deleted...]
-          <x:t>9,131</x:t>
+          <x:t>9,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,126</x:t>
-[...16 lines deleted...]
-          <x:t>9,148</x:t>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,156</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,180</x:t>
-[...198 lines deleted...]
-          <x:t>9,143</x:t>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>