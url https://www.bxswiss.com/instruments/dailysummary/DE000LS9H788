--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35d66d1a3cfe47aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8f16d4efe04f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0e6fc0be3084704"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fbfb165c6c4423"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f8f9be06a441a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0e6fc0be3084704" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2001e1966f545d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fbfb165c6c4423" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>