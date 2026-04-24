--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd8f16d4efe04f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ef8a1f99e84aa5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96fbfb165c6c4423"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa24cdc84a36460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2001e1966f545d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96fbfb165c6c4423" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d3502594c34fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa24cdc84a36460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>