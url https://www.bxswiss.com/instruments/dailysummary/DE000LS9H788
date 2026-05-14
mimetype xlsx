--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9ef8a1f99e84aa5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9f84ccaeda4b59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa24cdc84a36460d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92b9246c73841c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d3502594c34fb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa24cdc84a36460d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c58e9045844b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92b9246c73841c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>