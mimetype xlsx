--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9f84ccaeda4b59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db58b58cdd543c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb92b9246c73841c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4261786ed7bd442c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8c58e9045844b2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb92b9246c73841c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f831aad77b4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4261786ed7bd442c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>