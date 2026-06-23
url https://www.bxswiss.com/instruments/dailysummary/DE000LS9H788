--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db58b58cdd543c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3767f6294c246e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4261786ed7bd442c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611bb5e7ba41463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38f831aad77b4ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4261786ed7bd442c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47eb6ea46f614682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611bb5e7ba41463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>