--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3767f6294c246e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363588a8ad954e95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R611bb5e7ba41463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f6d53bcbd74c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47eb6ea46f614682" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R611bb5e7ba41463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750ffc57bfe04f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f6d53bcbd74c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>