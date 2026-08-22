--- v9 (2026-07-13)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R363588a8ad954e95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe617d3265d4552" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f6d53bcbd74c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e49c91e00e4eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R750ffc57bfe04f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f6d53bcbd74c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8db04c36c94ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e49c91e00e4eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...559 lines deleted...]
-          <x:t>197,932</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>