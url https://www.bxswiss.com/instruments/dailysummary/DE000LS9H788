--- v10 (2026-08-22)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe617d3265d4552" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bd593ac2d54231" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50e49c91e00e4eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d751e01e4ba458b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c8db04c36c94ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50e49c91e00e4eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37af6beb0874030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d751e01e4ba458b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>