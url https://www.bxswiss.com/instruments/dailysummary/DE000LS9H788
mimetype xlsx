--- v11 (2026-09-12)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0bd593ac2d54231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60c9e3e33ab4580" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d751e01e4ba458b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386f336ae1254895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd37af6beb0874030" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d751e01e4ba458b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148ee921896f453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386f336ae1254895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>