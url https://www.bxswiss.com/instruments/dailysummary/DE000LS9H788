--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf60c9e3e33ab4580" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51f851a0fd494bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R386f336ae1254895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08e57f50355f4599"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R148ee921896f453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R386f336ae1254895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa17df13fdd493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08e57f50355f4599" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Quality Dividend Growth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>