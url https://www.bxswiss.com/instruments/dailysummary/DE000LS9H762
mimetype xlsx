--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd79373ed67e4d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf030488b24914158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Race0dac2738d4ae4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f29bcc95c514ead"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0eeced8ce57a4b30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Race0dac2738d4ae4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1707afa49e914683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f29bcc95c514ead" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.01.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>225,913</x:t>
-[...414 lines deleted...]
-          <x:t>224,608</x:t>
+          <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>