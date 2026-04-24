--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf030488b24914158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80a46f77b294e4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f29bcc95c514ead"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re20bbc0af14e42f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1707afa49e914683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f29bcc95c514ead" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de1fd80b73c4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re20bbc0af14e42f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,371</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>