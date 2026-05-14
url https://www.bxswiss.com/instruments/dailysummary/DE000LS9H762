--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra80a46f77b294e4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f925ea62a0a4793" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re20bbc0af14e42f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649b0f8e08fd4087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de1fd80b73c4496" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re20bbc0af14e42f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68d9c0c0a4e4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649b0f8e08fd4087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>228,267</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>232,125</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>