--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f925ea62a0a4793" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f00da0184f45ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R649b0f8e08fd4087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22edc664b8204462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68d9c0c0a4e4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R649b0f8e08fd4087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9696c2d39e744f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22edc664b8204462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>