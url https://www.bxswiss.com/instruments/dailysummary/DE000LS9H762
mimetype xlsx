--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0f00da0184f45ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a6ac9a1c1e4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22edc664b8204462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f52a7732d14716"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9696c2d39e744f8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22edc664b8204462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5ad87c7d1341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f52a7732d14716" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>