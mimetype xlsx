--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85a6ac9a1c1e4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0425787e95344b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9f52a7732d14716"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5541f85b638742cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5ad87c7d1341d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9f52a7732d14716" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd560d05d05d64e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5541f85b638742cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>