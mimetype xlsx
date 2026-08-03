--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0425787e95344b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a848c8d30143f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5541f85b638742cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bb446caaa64d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd560d05d05d64e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5541f85b638742cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3022e242164290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bb446caaa64d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>