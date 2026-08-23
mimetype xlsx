--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9a848c8d30143f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc98ace175848c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56bb446caaa64d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f738e4177b04b34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab3022e242164290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56bb446caaa64d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653d8566bf68472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f738e4177b04b34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>