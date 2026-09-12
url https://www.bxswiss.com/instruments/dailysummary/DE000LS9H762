--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc98ace175848c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5733016206224dac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f738e4177b04b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8904331de3d40a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R653d8566bf68472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f738e4177b04b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51fbe64f184457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8904331de3d40a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,301</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>