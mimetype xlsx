--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5733016206224dac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071fe4b2ff9646d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8904331de3d40a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ff7c611ac24cfa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re51fbe64f184457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8904331de3d40a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67eb5e9e1a5e4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ff7c611ac24cfa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>243,311</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,412</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>244,079</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>243,768</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>246,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,239</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>