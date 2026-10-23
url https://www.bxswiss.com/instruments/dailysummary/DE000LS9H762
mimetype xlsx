--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R071fe4b2ff9646d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R243aedc1a17c4630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73ff7c611ac24cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7a5700327bf4d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67eb5e9e1a5e4ef0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73ff7c611ac24cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8fcabfcc59342a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7a5700327bf4d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>smallstock</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>