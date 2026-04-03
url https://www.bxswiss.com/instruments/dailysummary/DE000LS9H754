--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27aefc1611984241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3608868d349545de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41a965e97e5e47e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619338bd3bbb4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3a3cfa6b81d4115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41a965e97e5e47e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469bfd53f7b84435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619338bd3bbb4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>