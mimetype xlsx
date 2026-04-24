--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3608868d349545de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff39ab3313684019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R619338bd3bbb4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e95c563ca034ef2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R469bfd53f7b84435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R619338bd3bbb4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909ac022a43c4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e95c563ca034ef2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>