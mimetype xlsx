--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff39ab3313684019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa96bebe18f4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e95c563ca034ef2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f7647b468a44ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909ac022a43c4a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e95c563ca034ef2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf010d9ffa77e40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f7647b468a44ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>