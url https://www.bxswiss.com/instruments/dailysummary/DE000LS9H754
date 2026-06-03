--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2aa96bebe18f4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2f38431b054e71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4f7647b468a44ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317edc167dae4df5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf010d9ffa77e40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4f7647b468a44ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ea1695078246e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317edc167dae4df5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>118,144</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,724</x:t>
-[...458 lines deleted...]
-          <x:t>115,586</x:t>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>