--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2f38431b054e71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cb5819c0df4d94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R317edc167dae4df5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabc93c72c6145f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0ea1695078246e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R317edc167dae4df5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b4981581674366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabc93c72c6145f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>113,921</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,663</x:t>
-[...43 lines deleted...]
-          <x:t>114,351</x:t>
+          <x:t>115,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,165</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>114,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>