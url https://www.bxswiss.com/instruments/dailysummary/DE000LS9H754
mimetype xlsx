--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6cb5819c0df4d94" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fdd39311b54683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcabc93c72c6145f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca021fc02a4415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11b4981581674366" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcabc93c72c6145f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re678991890624905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca021fc02a4415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>114,256</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,339</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>116,231</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>