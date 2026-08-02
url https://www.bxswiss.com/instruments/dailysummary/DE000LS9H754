--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2fdd39311b54683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd703b596de254045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ca021fc02a4415b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb338901fb15345ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re678991890624905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ca021fc02a4415b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03cb6da8acae4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb338901fb15345ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>