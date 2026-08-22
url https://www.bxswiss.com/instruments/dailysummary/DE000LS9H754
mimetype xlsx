--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd703b596de254045" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998e9b7ed91e4d1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb338901fb15345ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b48b6b563b4ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03cb6da8acae4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb338901fb15345ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f97b4dc4ea47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b48b6b563b4ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>116,623</x:t>
-[...360 lines deleted...]
-          <x:t>115,652</x:t>
+          <x:t>116,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>