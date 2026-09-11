--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R998e9b7ed91e4d1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330cb93cc9274da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8b48b6b563b4ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8456958ebd7454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f97b4dc4ea47ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8b48b6b563b4ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ea590a5c1a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8456958ebd7454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>