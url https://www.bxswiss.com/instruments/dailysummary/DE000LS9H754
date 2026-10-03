--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330cb93cc9274da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c91b9b9290c468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8456958ebd7454e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf230b20d04604086"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7ea590a5c1a44de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8456958ebd7454e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b12be0403a5484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf230b20d04604086" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>