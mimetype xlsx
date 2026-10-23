--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c91b9b9290c468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be61f54726f4647" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf230b20d04604086"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ee7dd0ee99b48e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b12be0403a5484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf230b20d04604086" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c27cf6a22240d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ee7dd0ee99b48e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stockpicker SmallMidcap und Cash</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H754</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>121,596</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,984</x:t>
-[...141 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,266</x:t>
-[...97 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,535</x:t>
-[...269 lines deleted...]
-          <x:t>120,639</x:t>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,560</x:t>
-[...26 lines deleted...]
-          <x:t>116,411</x:t>
+          <x:t>117,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>