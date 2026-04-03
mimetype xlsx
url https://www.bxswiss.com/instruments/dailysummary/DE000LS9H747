--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62aa7db0d3804c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253e808d7aa94bb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9406d963e8cd4c61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d38da2b4a749e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36c7f1f780324e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9406d963e8cd4c61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a74cc5599a64b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d38da2b4a749e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>615,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>626,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>613,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>