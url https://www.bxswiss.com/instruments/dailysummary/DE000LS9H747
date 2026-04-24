--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R253e808d7aa94bb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a13a09b80fb4496" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78d38da2b4a749e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3062c5d4ff2c466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a74cc5599a64b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78d38da2b4a749e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30eae894202c4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3062c5d4ff2c466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>606,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,509</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>590,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>609,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>608,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>682,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>675,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>689,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>693,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>688,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>681,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>694,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>684,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>687,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>692,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>690,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>701,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>700,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>707,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>695,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>704,330</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>