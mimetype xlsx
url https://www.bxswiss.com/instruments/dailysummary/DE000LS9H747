--- v4 (2026-04-24)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a13a09b80fb4496" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b5478c74ba4bde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3062c5d4ff2c466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d9d4472fea4b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30eae894202c4cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3062c5d4ff2c466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7194b2b2d4a74989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d9d4472fea4b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>598,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +710,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>700,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>707,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>695,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>704,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>708,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>705,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>734,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>