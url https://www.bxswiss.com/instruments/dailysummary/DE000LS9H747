--- v5 (2026-04-24)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57b5478c74ba4bde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e28e8dcad9f49e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5d9d4472fea4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfe2f29fead4be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7194b2b2d4a74989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5d9d4472fea4b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982768c9fa874e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfe2f29fead4be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>640,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,381</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>708,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>705,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>734,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>727,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>738,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>720,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>726,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>717,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>719,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>735,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>736,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>733,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>737,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>730,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>732,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>724,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>725,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>706,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>709,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>729,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>718,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>721,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>742,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>766,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>740,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>768,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>760,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>777,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>792,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,842</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>