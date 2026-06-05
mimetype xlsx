--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e28e8dcad9f49e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25400f4201f40a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfe2f29fead4be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070de8caaa8442e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R982768c9fa874e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfe2f29fead4be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40569716e3a44e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070de8caaa8442e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>724,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>725,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>706,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>709,167</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>824,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>835,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>812,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>830,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>824,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>804,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>823,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>