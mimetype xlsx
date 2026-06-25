--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re25400f4201f40a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212e879616974b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070de8caaa8442e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57294c3f32334aae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40569716e3a44e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070de8caaa8442e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2784d1c26269482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57294c3f32334aae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>837,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>859,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>827,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>850,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>806,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>801,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>776,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>781,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>794,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>774,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>780,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>798,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>