--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R212e879616974b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ec026bf1be49d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57294c3f32334aae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe243832ef32439d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2784d1c26269482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57294c3f32334aae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cab9fbc6a34075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe243832ef32439d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>841,589</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>841,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>795,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>823,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>841,187</x:t>
-[...512 lines deleted...]
-          <x:t>830,785</x:t>
+          <x:t>802,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>818,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>799,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>805,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>