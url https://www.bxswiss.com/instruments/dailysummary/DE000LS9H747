--- v9 (2026-07-15)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25ec026bf1be49d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac9a8d9bd674594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe243832ef32439d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c45e993d0d460e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00cab9fbc6a34075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe243832ef32439d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7910bcb5ccb84a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c45e993d0d460e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>849,112</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>786,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>788,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>779,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>755,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>772,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>773,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>748,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>753,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>741,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>778,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>739,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>764,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>783,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>782,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>790,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>770,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>800,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>765,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>796,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>807,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>822,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>836,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>826,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>849,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>861,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>825,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>819,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>