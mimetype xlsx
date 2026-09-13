--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac9a8d9bd674594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab964afb74404dc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47c45e993d0d460e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2810ca2f691d4ea6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7910bcb5ccb84a1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47c45e993d0d460e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2c5a8c3dc747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2810ca2f691d4ea6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>849,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>825,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>811,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>819,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>791,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>797,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>803,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>802,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>816,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>811,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>821,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>834,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>880,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>881,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>882,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>886,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>870,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>