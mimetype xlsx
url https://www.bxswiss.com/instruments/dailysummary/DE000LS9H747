--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab964afb74404dc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9452c5e405c04f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2810ca2f691d4ea6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251b364cb7654070"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f2c5a8c3dc747b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2810ca2f691d4ea6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd075af9bf40425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251b364cb7654070" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>834,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>865,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>867,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>865,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>866,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>