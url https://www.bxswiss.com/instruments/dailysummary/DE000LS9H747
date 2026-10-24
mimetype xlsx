--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9452c5e405c04f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdb366bd2f544d9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R251b364cb7654070"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6569d024799421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd075af9bf40425c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R251b364cb7654070" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd173a5eec653415b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6569d024799421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Innovation Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>946,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>946,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>932,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>953,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>974,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>952,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>962,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>903,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>929,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>913,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>848,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>872,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>857,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>873,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>869,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>871,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>877,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>874,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>835,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>840,444</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>