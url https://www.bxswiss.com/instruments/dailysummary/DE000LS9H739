--- v12 (2026-09-14)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f23557917141af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b80208676341b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99413a5e534845db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822773105f634474"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361137eec1b54d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99413a5e534845db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f474377b8d64f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822773105f634474" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>186,160</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>