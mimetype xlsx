--- v13 (2026-10-05)
+++ v14 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26b80208676341b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94cacf0f32d4451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R822773105f634474"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R114054e9ad9e4bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f474377b8d64f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R822773105f634474" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a371f7f70e42aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R114054e9ad9e4bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>