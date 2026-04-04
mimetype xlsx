--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6e429da7eff470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0108795c6c254004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R978f3d62d78d46b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f989c4995e47f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88cfa92cd2904e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R978f3d62d78d46b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref42c38670ad4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f989c4995e47f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>