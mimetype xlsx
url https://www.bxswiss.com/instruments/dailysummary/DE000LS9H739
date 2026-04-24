--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0108795c6c254004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf77e8ade934fff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f989c4995e47f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6544f72d6d472c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref42c38670ad4b75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f989c4995e47f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372914d77a074fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6544f72d6d472c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>162,483</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,483</x:t>
-[...328 lines deleted...]
-          <x:t>159,697</x:t>
+          <x:t>164,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>