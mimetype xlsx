--- v6 (2026-04-24)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cf77e8ade934fff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6033ef7c91264a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e6544f72d6d472c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd118d893b234be6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R372914d77a074fd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e6544f72d6d472c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb9a698b4d44c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd118d893b234be6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>160,570</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>