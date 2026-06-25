--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6033ef7c91264a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3e95379b7b45d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd118d893b234be6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65c174c682a47c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb9a698b4d44c16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd118d893b234be6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89aa4af509149dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65c174c682a47c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>