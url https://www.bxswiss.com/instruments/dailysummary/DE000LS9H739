--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3e95379b7b45d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477c7988ae08438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf65c174c682a47c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd37dbabf094f1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re89aa4af509149dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf65c174c682a47c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1a9a0418654c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd37dbabf094f1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>175,132</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,825</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>176,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>