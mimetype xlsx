--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R477c7988ae08438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a031b3f25f4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd37dbabf094f1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d562e529604814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e1a9a0418654c6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd37dbabf094f1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dd0bfc30cd4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d562e529604814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,941</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>175,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>