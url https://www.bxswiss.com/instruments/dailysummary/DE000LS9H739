--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89a031b3f25f4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955ee948bbcd407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74d562e529604814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7ff2e7f6c6443d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14dd0bfc30cd4dad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74d562e529604814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06d0332595f4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7ff2e7f6c6443d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>