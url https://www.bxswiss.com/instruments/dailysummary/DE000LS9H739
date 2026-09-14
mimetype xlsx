--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R955ee948bbcd407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26f23557917141af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7ff2e7f6c6443d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99413a5e534845db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06d0332595f4ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7ff2e7f6c6443d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361137eec1b54d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99413a5e534845db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DrStrothmann Chancenreich</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>184,732</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>186,160</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>185,620</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>