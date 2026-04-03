--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebc6738e895340d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re568e41e2e3f4daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R571d4cf48c5d4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafcaa82da4c4011"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R701c97571e78442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R571d4cf48c5d4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f4e99bb46a4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafcaa82da4c4011" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,134</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>