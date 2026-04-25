--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re568e41e2e3f4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaa8f1f682841fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbafcaa82da4c4011"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1135ba07274fc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6f4e99bb46a4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbafcaa82da4c4011" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7991db8141b4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1135ba07274fc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>