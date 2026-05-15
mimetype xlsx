--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radaa8f1f682841fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2ae29f59284c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1135ba07274fc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27863583172e4304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7991db8141b4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1135ba07274fc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10df735c65524369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27863583172e4304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>