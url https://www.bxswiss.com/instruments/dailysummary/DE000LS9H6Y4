--- v8 (2026-05-15)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce2ae29f59284c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc43514ef70424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27863583172e4304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ead01ca579c403f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10df735c65524369" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27863583172e4304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cf985245a44007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ead01ca579c403f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>