--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fc43514ef70424a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579e60312fe24284" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ead01ca579c403f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb552829d153b420b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43cf985245a44007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ead01ca579c403f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d658e2e06bb4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb552829d153b420b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>