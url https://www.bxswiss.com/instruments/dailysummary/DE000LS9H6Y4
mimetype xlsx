--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R579e60312fe24284" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101640127dfe43af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb552829d153b420b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ed57a4fc6f44d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d658e2e06bb4cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb552829d153b420b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5db5b386f8049f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ed57a4fc6f44d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>