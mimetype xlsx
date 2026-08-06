--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R101640127dfe43af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f06b294d4664cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0ed57a4fc6f44d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902d8f5bc59a4064"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5db5b386f8049f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0ed57a4fc6f44d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda67561cd02b4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902d8f5bc59a4064" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,112 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>180,079</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,363</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>