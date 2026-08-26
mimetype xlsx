--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f06b294d4664cc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3eb1625ff34969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902d8f5bc59a4064"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1a6029e7ec4690"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda67561cd02b4d5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902d8f5bc59a4064" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40457189ca704051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1a6029e7ec4690" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>