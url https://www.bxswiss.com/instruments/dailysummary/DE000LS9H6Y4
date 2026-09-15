--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3eb1625ff34969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6e54d842e54e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb1a6029e7ec4690"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c51a2035b2430c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40457189ca704051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb1a6029e7ec4690" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7db456e551a4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c51a2035b2430c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>