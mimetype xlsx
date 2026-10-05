--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a6e54d842e54e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8a912082d2451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22c51a2035b2430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42d24be1eed4784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7db456e551a4374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22c51a2035b2430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b52b20b48354563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42d24be1eed4784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...144 lines deleted...]
-          <x:t>184,082</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,624</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>183,335</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,738</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>