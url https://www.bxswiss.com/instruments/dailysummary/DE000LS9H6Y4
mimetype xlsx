--- v15 (2026-10-05)
+++ v16 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e8a912082d2451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f7bc2927814188" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42d24be1eed4784"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5426e4632e88491a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b52b20b48354563" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42d24be1eed4784" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R203a10ebaf634cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5426e4632e88491a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sektoren-Rotation Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9H6Y4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>